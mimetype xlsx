--- v2 (2026-02-07)
+++ v3 (2026-04-10)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2689">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2805">
   <si>
     <t>قائمة الوظائف في استبيان الرواتب</t>
   </si>
   <si>
     <t>saudiarabia.paylab.com</t>
   </si>
   <si>
     <t>تم التحديث في</t>
   </si>
   <si>
-    <t>02/2026</t>
+    <t>04/2026</t>
   </si>
   <si>
     <t>عدد الوظائف</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_ar</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_ar</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_ar</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -536,50 +536,81 @@
 * Loading hoppers, containers, or conveyors to feed machines with products, using forklifts, transfer augers, suction gates, shovels, or pitchforks. 
 * Spraying fertilizer or pesticide solutions to control insects, fungus and weed growth, and diseases, using hand sprayers. 
 * Mixing specified materials or chemicals, and dump solutions, powders, or seeds into planter or sprayer machinery. 
 * Irrigating soil, using portable pipes or ditch systems, and maintaining ditches or pipes and pumps. 
 * Directing and monitoring the activities of work crews engaged in planting, weeding, or harvesting activities. 
 * Loading and unloading crops or containers of materials, manually or using conveyors, handtrucks, forklifts, or transfer augers. 
 * Weighing crop-filled containers, and record weights and other identifying information. </t>
   </si>
   <si>
     <t xml:space="preserve">  تشغيل المعدات المستخدمة في الإنتاج الزراعي ، مثل الجرارات  والحصادات  ومعدات الري
 *  المراقبة والاستماع إلى تشغيل الآلات للكشف عن الأعطال في المعدات
 *  ربط الأدوات الزراعية مثل الأقراص أو الرشاشات أو الحصادات إلى الجرارات ، باستخدام البراغي والأدوات اليدوية
 *  قيادة الشاحنات لنقل المحاصيل أو الإمدادات أو الأدوات أو عمال المزارع
 *  ضبط وإصلاح  الآت المزرعة وإخطار المشرفين عند حدوث خلل في الآلات
 *  تشغيل الآلات  مثل ناثرات البذورو السماد لزراعة المحاصيل وتخصيبها و رشها
 *  تحميل الحاويات أو الناقلات لتغذية الآلات بالمنتجات ، باستخدام الرافعة الشوكية أورافعات النقل أو بوابات الشفط أو المجارف 
 * رش  الأسمدة أو مبيدات الآفات للتحكم في الحشرات والفطريات ونمو الأعشاب والأمراض ، باستخدام رشاشات اليد
 * خلط مواد محددة أو المواد الكيميائية ، ومحاليل التفريغ أو المساحيق أو البذور في أجهزة الغرس أو الات الرش
 *  ري التربة ، باستخدام الأنابيب المحمولة أو أنظمة الرش، والحفاظ على معدات الرش و الأنابيب والمضخات
 *  توجيه ومراقبة أنشطة أطقم العمل المشاركة في أنشطة الزراعة أو الحصاد
 *  تحميل وتفريغ المحاصيل أو حاويات المواد ، يدويًا أو باستخدام الناقلات أو الرافعات أو الشوكة معدات تانقل الاخرى
 *  وزن الحاويات المملوءة بالمحاصيل ، وتسجيل الأوزان وغيرها من المعلومات التعريفية
 *</t>
   </si>
   <si>
+    <t>Agricultural Specialist</t>
+  </si>
+  <si>
+    <t>أخصائي زراعي</t>
+  </si>
+  <si>
+    <t>* Preparing soil for planting and sowing through plowing, fertilization, and irrigation.
+* Sowing grains and industrial crops, as well as planting vegetables in prepared fields.
+* Protecting crops from diseases and pests through spraying and dusting with fungicides and pesticides.
+* Harvesting mature crops such as grains, rye, and barley, or gathering root vegetables like potatoes, corn, beets, and tobacco.
+* Classifying, storing, and dispatching harvested products to market.
+* Monitoring crop growth and development, ensuring optimal conditions for yield.
+* Implementing sustainable agricultural practices to enhance soil health and productivity.
+* Collaborating with agronomists and other specialists to improve farming techniques and crop varieties.
+* Keeping accurate records of planting schedules, crop yields, and pesticide applications.
+* Staying updated on agricultural trends, technologies, and regulations to ensure compliance and innovation in farming practices.</t>
+  </si>
+  <si>
+    <t>* إعداد التربة للزراعة والبذر عن طريق الحراثة والتسميد والري.
+* زراعة الحبوب والمحاصيل الصناعية وكذلك زراعة الخضروات في الحقول المجهزة.
+* حماية المحاصيل من الأمراض والمفسدات من خلال الرش والتゲーム menggunakan المبيدات الفطرية والمبيدات الحشرية.
+* حصاد المحاصيل الناضجة مثل الحبوب وال ();
+والشعير أو جمع الخضروات الجذرية مثل البطاطس والذرة والبنجر والتبغ.
+* تصنيف وتخزين وإرسال المنتجات المجمعة إلى السوق.
+* مراقبة نمو وتطور المحاصيل وضمان الظروف المثلى للانتاج.
+* تطبيق ممارسات زراعية مستدامة لتعزيز صحة التربة والإنتاجية.
+* التعاون مع الزراعين والمتخصصين الآخرين لتحسين تقنيات الزراعة وأصناف المحاصيل.
+* الاحتفاظ بسجلات دقيقة لجداول الزراعة وغلة المحاصيل وتطبيقات المبيدات.
+* البقاء على اطلاع حول الاتجاهات والتقنيات واللوائح الزراعية لضمان الامتثال والابتكار في ممارسات الزراعة.</t>
+  </si>
+  <si>
     <t>Agricultural Technician</t>
   </si>
   <si>
     <t>فني زراعي</t>
   </si>
   <si>
     <t>* Responsibility for planting, spraying, collecting, storing and selling agricultural products.
 * Operating agricultural machinery and equipment and keeping them in working order.
 * Collecting the samples of crops and livestock.
 * Conducting experiments aimed at increasing the fertility of crops, livestock performance and their resistance to disease and pests.
 * Keeping records of discovered facts, their analysing and drawing conclusions.
 * Cleaning and sterilising the laboratory and laboratory equipment.</t>
   </si>
   <si>
     <t xml:space="preserve"> المسؤولية عن زراعة والرش وجمع وتخزين وبيع المنتجات الزراعية
 *  تشغيل الآلات والمعدات الزراعية والحفاظ عليها 
 *  جمع عينات من المحاصيل والماشية
 *  إجراء تجارب تهدف إلى زيادة خصوبة المحاصيل و الماشية ومقاومتها للأمراض والآفات
 *  الحفاظ على  مايتم اكتشافه في السجلات ، وتحليلها واستخلاص الاستنتاجات
 *  تنظيف وتعقيم المختبر ومعداته
 *</t>
   </si>
   <si>
     <t>Agricultural Technologist</t>
   </si>
@@ -1032,50 +1063,76 @@
 * صنع شعر مستعار ومنتجات مماثلة 
 * صنع اقنعة البلسترللوجوه و/أو الرؤوس 
 * صنع أقنعة اللاتكس والسيليكون  للطاقم من قوالب الوجوه و/أو الرؤوس</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>عارض</t>
   </si>
   <si>
     <t xml:space="preserve">* Posing in front of the lenses of photographers, following their instructions. 
 * Viewing of clothes, products etc.
 * Performing in TV adverts.
 * Cooperation with visagists, hair dressers and clothes stylists.
 * Transferring to castings and places of photographing.
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 * التصوير أمام عدسات المصورين ، متبعا تعليماتهم 
 * عرض الملابس والمنتجات وما إلى ذلك 
 * الاداء اثناء في الإعلانات التلفزيونية 
 * التعاون مع اخصائي المكياج ، مصففي الشعر ومصممي الملابس 
 * الانتقال إلى مواقع وأماكن التصوير</t>
+  </si>
+  <si>
+    <t>Museum Specialist</t>
+  </si>
+  <si>
+    <t>أخصائي متحف</t>
+  </si>
+  <si>
+    <t>Management, registration, and protection of collection items.
+Professional processing and cataloguing of artefacts.
+Creation and implementation of exhibition projects.
+Scientific research activities in the relevant field.
+Preparation of educational and outreach materials and lectures.
+Methodological guidance in acquiring new collections.
+Collaboration with professional institutions.
+Supervision of storage conditions and conservation processes.</t>
+  </si>
+  <si>
+    <t>إدارة وتوثيق وحماية مقتنيات المتحف.
+المعالجة المهنية وفهرسة القطع.
+إعداد وتنفيذ المشاريع والمعارض.
+النشاط البحثي العلمي في المجال المختص.
+إعداد المواد التوعوية والمحاضرات.
+التوجيه المنهجي أثناء الحصول على مجموعات جديدة.
+التعاون مع المؤسسات المتخصصة.
+الإشراف على ظروف التخزين والحفظ.</t>
   </si>
   <si>
     <t>Photographer</t>
   </si>
   <si>
     <t>مصور فوتوغرافي</t>
   </si>
   <si>
     <t>* Photographing people, animals, objects, landscapes etc.
 * Using analogue and digital cameras, lenses, lighting equipment, filters, conversion lenses, etc.
 * Instructing people during photo shoots.
 * Editing photographs using computer technology.
 * Developing cine films, printing photographs.</t>
   </si>
   <si>
     <t xml:space="preserve">
 * تصوير الاشخاص والحيوانات والأشياء والمناظر الطبيعية وما إلى ذلك 
 * استخدام الكاميرات التماثلية والرقمية ، والعدسات ، ومعدات الإضاءة ، والمرشحات ، وعدسات التحويل ، إلخ 
 * توجيه الاشخاص أثناء جلسات التصوير 
 * تحرير الصور باستخدام انظمة الكمبيوتر 
 * تطوير الأفلام ، وطباعة الصور</t>
   </si>
   <si>
     <t>Restorer/Conservator</t>
   </si>
@@ -1761,50 +1818,80 @@
   <si>
     <t>مهندس صيانة</t>
   </si>
   <si>
     <t>* Providing preventive and operational maintenance of machinery and equipment.
 * Managing, coordinating, motivating and evaluating subordinate employees.
 * Developing and updating maintenance plans.
 * Identifying worn parts.
 * Ordering spare parts.
 * Analysing the causes of downtime and taking measures to eliminate them.
 * Monitoring and controlling maintenance costs.
 * Communicating with shift masters, process engineers and suppliers of machinery and equipment.</t>
   </si>
   <si>
     <t xml:space="preserve">
 * توفير الصيانة الوقائية والتشغيلية للآلات والمعدات 
 * إدارة وتنسيق وتحفيز وتقييم الموظفين التابعين 
 * وضع وتحديث خطط الصيانة 
 * تحديد القطع البالية 
 * طلب قطع غيار 
 * تحليل أسباب التوقف عن العمل واتخاذ تدابير للقضاء عليها 
 * رصد ومراقبة تكاليف الصيانة 
 * التواصل مع مسؤولي المناوبات ومهندسي العمليات وموردي الآلات والمعدات</t>
   </si>
   <si>
+    <t>Mechatronics Technician</t>
+  </si>
+  <si>
+    <t>فني ميكاترونيكس</t>
+  </si>
+  <si>
+    <t>* Assembling and testing mechatronic systems and components in accordance with specifications.
+* Diagnosing and troubleshooting mechanical, electrical, and software issues in automotive systems.
+* Collaborating with engineers to design and improve mechatronic systems for enhanced vehicle performance.
+* Conducting routine maintenance and repairs on automated equipment and machinery.
+* Utilizing diagnostic tools and software to analyze system performance and implement necessary adjustments.
+* Ensuring compliance with safety standards and regulations throughout all processes.
+* Documenting repair and maintenance activities in accordance with company policies.
+* Participating in the development of technical documentation and user manuals for mechatronic systems.
+* Training and mentoring junior technicians on best practices and new technologies.
+* Staying updated on industry trends and advancements in mechatronics and automotive technology.</t>
+  </si>
+  <si>
+    <t>* تجميع واختبار الأنظمة والمكونات الميكاترونية وفقًا للمواصفات.
+* تشخيص وحل المشكلات الميكانيكية الكهربائية والبرمجية في الأنظمة الآلية للسيارات.
+* التعاون مع المهندسين لتصميم وتحسين الأنظمة الميكاترونية لتعزيز أداء السيارة.
+* إجراء الصيانة الروتينية والإصلاحات على المعدات الآلية والماكينات.
+* استخدام أدوات التشخيص والبرمجيات لتحليل أداء النظام وتنفيذ التعديلات اللازمة.
+* ضمان الامتثال لمعايير السلامة واللوائح في جميع العمليات.
+* توثيق أنشطة الإصلاح والصيانة وفقًا لسياسات الشركة.
+* المشاركة في تطوير التوثيق الفني وكتيبات المستخدم لأنظمة الميكاترونكس.
+* تدريب وتوجيه الفنيين الصغار حول أفضل ممارسات والتكنولوجيا الجديدة.
+* البقاء على اطلاع على الاتجاهات والتقدم في صناعة الميكاترونكس وتكنولوجيا السيارات.</t>
+  </si>
+  <si>
     <t>Process Engineer</t>
   </si>
   <si>
     <t>مهندس عمليات</t>
   </si>
   <si>
     <t>* Responsibility for the implementation of new products in the company.
 * Completing detailed production documentation and working procedures.
 * Updating production documentation and working procedures in case of a change in the production process.
 * Implementing tools increasing the efficiency of the production process (e.g. Six Sigma, Kaizen, Lean, poka-yoke etc.).
 * Reducing production costs while maintaining the required level of quality.
 * Solving the incurred problems and abnormalities.
 * Participating in the selection and deployment of technological equipment on the company premises.
 * Estimating the requirements regarding the staff, production time and costs.
 * Communicating with other departments in the company.</t>
   </si>
   <si>
     <t xml:space="preserve">
 * مسؤول عن عمل المنتجات الجديدة في الشركة 
 * إكمال وثائق إنتاج تفصيلية وإجراءات العمل 
 * تحديث وثائق الإنتاج وإجراءات العمل في حالة التغيير في عملية الإنتاج 
 * ( Six Sigma ، Kaizen ، Lean ، Poka-Yoke ، إلخ)  لستخدام أدوات تزيد من كفاءة عملية الإنتاج مثل  
 * تقليل تكاليف الإنتاج مع الحفاظ على المستوى المطلوب من الجودة   
 * حل المشكلات    
 * المشاركة في اختيار ونشر المعدات التكنولوجية في مباني الشركة 
@@ -2500,54 +2587,54 @@
 * Implementing promotional strategies and marketing campaigns to drive online sales.
 * Analyzing sales data and website traffic to identify trends and improve performance.
 * Collaborating with the marketing team to enhance the online presence of the shop.
 * Maintaining accurate records of sales, returns, and customer interactions.
 * Ensuring compliance with e-commerce regulations and standards for online sales.
 * Utilizing e-commerce platforms and software to streamline operations and improve efficiency.
 * Providing regular reports on performance metrics and suggesting improvements.
 * Assisting with the development and maintenance of the online shop’s user interface for optimal customer engagement.</t>
   </si>
   <si>
     <t>* الإشراف على العمليات اليومية للمتجر عبر الإنترنت، لضمان تجربة عملاء سلسة.
 * إدارة قائمة المنتجات، بما في ذلك إضافة منتجات جديدة وتحديث الوصف وتحسين الصور.
 * مراقبة مستويات المخزن والتنسيق مع الموردين لإعادة مکوک الأصناف حسب الحاجة.
 * معالجة أوامر العملاء وضمان التنفيذ والتسليم في الوقت المناسب.
 * التعامل مع استفسارات العملاء وحل المشاكل عبر البريد الإلكتروني والدردشة والهاتف بطريقة احترافية.
 * تنفيذ إستراتيجيات الترويج وحملات التسويق لزيادة المبيعات عبر الإنترنت.
 * تحليل بيانات المبيعات وزحمة موقع الويب لتحديد الاتجاهات وتحسين الأداء.
 * التعاون مع فريق التسويق لتعزيز الوجود عبر الإنترنت للمتجر.
 * الحفاظ على سجلات دقيقة للمبيعات والمردودات وتفاعلات العملاء.
 * ضمان الامتثال لقوانين وأنظمة التجارة الإلكترونية لمبيعات عبر الإنترنت.
 * الاستفادة من منصات البرمجيات للتجارة الإلكترونية لتبسيط العمليات وتحسين الكفاءة.
 * تقديم تقارير منتظمة حول مقاييس الأداء وتقديم اقتراحات التحسين.
 * المساعدة في تطوير وصيانة واجهة مستخدم المتجر عبر الإنترنت لتعزيز مشاركة العملاء.</t>
   </si>
   <si>
-    <t>Product Marketing Manager</t>
-[...2 lines deleted...]
-    <t>مدير تسويق المنتجات</t>
+    <t>Product Manager</t>
+  </si>
+  <si>
+    <t>مدير المنتج</t>
   </si>
   <si>
     <t>* Creating business solutions, processes and business models.
 * Processing technical and price proposals.
 * Designing and implementing measures for development.
 * Promoting the sale of products with respect to technical and procedural aspects and relations with suppliers.
 * Managing the relative technical and commercial documentation.
 * Analysing market conditions, processing the results of market analysis, providing regular reports on the results and their presentation.
 * Cooperating with business and technical section of the company.
 * Representing the company in meetings with business partners and other entities.</t>
   </si>
   <si>
     <t xml:space="preserve">
 * إنشاء حلول الأعمال ونماذج الأعمال 
 * تجهيز مقترحات تتعلق بالأسعار والتقنيات 
 * تصميم وتنفيذ التدابير التنموية 
 * تشجيع بيع المنتجات فيما يتعلق بالجوانب والعلاقات التقنية والإجرائية مع الموردين 
 * إدارة الوثائق التقنية والتجارية النسبية 
 * تحليل ظروف السوق وتجهيز نتائج تحليل السوق وتقديم تقارير منتظمة عن النتائج وعرضها 
 * التعاون مع قسم الأعمال التجارية والتقنية في الشركة 
 * تمثيل الشركة في اجتماعات مع شركاء الأعمال والكيانات الأخرى </t>
   </si>
   <si>
     <t>Retail Store Manager</t>
   </si>
@@ -3015,50 +3102,88 @@
   </si>
   <si>
     <t>Civil Engineer</t>
   </si>
   <si>
     <t>مهندس مدني</t>
   </si>
   <si>
     <t>* Completing preparatory, technical, project and other construction and construction-technical documentation for the authorisation of constructions, their alterations, and maintenance work.
 * Completing partial documentation for territorial plans.
 * Completing documentation for the assessment of the impact of construction work on the environment.
 * Providing the technical and economic consulting services (expert opinions, surveys, estimates, etc.).
 * Performing construction measurements and construction diagnostics.
 * Providing professional author's supervision regarding the construction work in accordance with the approved project documentation.
 * Representation investor during the preparation and provision of construction works.</t>
   </si>
   <si>
     <t xml:space="preserve"> استكمال الوثائق التحضيرية والتقنية ووثائق المشاريع وغيرها من وثائق التشييد التقنية للإذن بتشييد المباني وتعديلاتها وأعمال الصيانة
 *   استكمال الوثائق الجزئية للخطط
 *  استكمال وثائق تقييم أثر أعمال التشييد على البيئة
 *  تقديم الخدمات الاستشارية التقنية والاقتصادية (آراء الخبراء والدراسات الاستقصائية والتقديرات وما إلى ذلك)
 *  إجراء قياسات البناء
 *  توفير الإشراف المهني فيما يتعلق بأعمال البناء وتفادي الأخطاء في تنفيذ التصميم وفقا لوثائق المشروع المعتمدة
 *  تمثيل المستثمر أثناء إعداد أعمال البناء وتوفيرها
 *</t>
+  </si>
+  <si>
+    <t>Civil Engineer for Public Procurement</t>
+  </si>
+  <si>
+    <t>مهندس مدني للمشتريات العامة</t>
+  </si>
+  <si>
+    <t>* Preparing and submitting competitive bids for construction projects.
+* Analyzing project requirements and specifications to determine bid scope.
+* Collaborating with project managers, engineers, and other stakeholders to gather necessary information.
+* Conducting cost analysis and estimating project expenses to create accurate bid proposals.
+* Researching and identifying potential subcontractors and suppliers for project needs.
+* Ensuring compliance with legal and regulatory requirements in bid submissions.
+* Presenting bids to clients and addressing any inquiries or concerns.
+* Maintaining records of bids submitted and outcomes for future reference.
+* Monitoring industry trends and competitor activities to enhance bidding strategies.
+* Participating in negotiations with clients and stakeholders to secure contracts.
+* Assisting in the development of project schedules and resource allocation.
+* Providing support during the project execution phase to ensure adherence to bid specifications.
+* Contributing to the continuous improvement of bidding processes and methodologies.
+* Attending industry conferences and networking events to promote the company and gather insights.</t>
+  </si>
+  <si>
+    <t>* إعداد وتقديم عروض أسعار تنافسية للمشاريع الإنشائية.
+* تحليل متطلبات ومواصفات المشروع لتحديد نطاق العرض.
+* التعاون مع مدراء المشاريع والمهندسين وأصحاب المصلحة الآخرين لجمع المعلومات الضرورية.
+* إجراء تحليل التكاليف وتقدير مصاريف المشروع لإنشاء مقترحات عرض دقيقة.
+* البحث عن وتحديد المقاولين من الباطن والموردين المحتملين لاحتياجات المشروع.
+* ضمان الامتثال للمتطلبات القانونية والتنظيمية في تقديم العروض.
+* تقديم العروض للعملاء ومعالجة أي استفسارات أو مخاوف.
+* الاحتفاظ بRecords العروض المقدمة والنتائج للاستشارة في المستقبل.
+* مراقبة الاتجاهات الصناعية والأنشطة التنافسية لتعزيز استراتيجيات العروض.
+* المشاركة في المفاوضات مع العملاء وأصحاب المصلحة لضمان العقود.
+* المساعدة في تطوير جداول المشاريع وتخصيص الموارد.
+* تقديم الدعم خلال مرحلة تنفيذ المشروع لضمان الالتزام بمواصفات العرض.
+* المساهمة في التحسين المستمر لعمليات العروض ومنهجياتها.
+* حضور المؤتمرات الصناعية والأحداث الشبكية لتعزيز الشركة وجمع الرؤى.</t>
   </si>
   <si>
     <t>Construction Estimator</t>
   </si>
   <si>
     <t>مقدر البناء</t>
   </si>
   <si>
     <t>* Collection and analysis of partial data entering the final value of the construction costs of the works.
 * Examination of preliminary architectural drawings and engineering plans.
 * Attendance at construction sites, checking the availability of utilities.
 * Determining the amount of building materials and labour needed to construct the works.
 * Compilation of estimates taking into account all inputs and factors affecting the final cost value.
 * Drafting of final bids.
 * Providing advice on the profitability of construction projects.</t>
   </si>
   <si>
     <t>*جمع وتحليل البيانات الجزئية المدخلة في القيمة النهائية لتكاليف إنشاء الأعمال.
 *فحص الرسومات الهندسية المعمارية الأولية والخطط الهندسية.
 *الحضور إلى مواقع البناء وفحص مدى توافر المرافق.
 *تحديد كمية مواد البناء والعمالة اللازمة لإنشاء الأعمال.
 *تجميع التقديرات مع مراعاة جميع المدخلات والعوامل التي تؤثر على القيمة النهائية للتكلفة.
 *صياغة العطاءات النهائية.
 *تقديم المشورة بشأن ربحية مشاريع البناء.</t>
   </si>
@@ -3196,50 +3321,80 @@
     <t>Estate Agent</t>
   </si>
   <si>
     <t>وكيل عقاري</t>
   </si>
   <si>
     <t>* Arranging for the purchase, sale and rental of real estate.
 * Searching for properties matching the requirements of the client.
 * Publication of advertisements in the media.
 * Conducting sightings of properties, preparing photographic documentation of the interior and exterior.
 * Presentation of selected properties to the clients.
 * Preparing administrative documents for the closure of the business case.
 * Managing and updating real estate portfolio and client database.</t>
   </si>
   <si>
     <t xml:space="preserve">
 * الترتيب لشراء العقارات وبيعها واستئجارها 
 * البحث عن ممتلكات مطابقة لمتطلبات العميل 
 * نشر الإعلانات في وسائط الإعلام 
 * مشاهدة الخصائص وإعداد وثائق فوتوغرافية عن الداخل والخارج 
 * عرض ممتلكات مختارة على العملاء 
 * إعداد وثائق إدارية لإقفال ملف الجدوى  إدارة وتحديث قاعدة بيانات الخاصة بملفات ومعلومات العقارات 
 *والعملاء</t>
   </si>
   <si>
+    <t>Finishing works in constructions</t>
+  </si>
+  <si>
+    <t>اعمال التشطيب في الانشاءات</t>
+  </si>
+  <si>
+    <t>* Executing finishing works in construction projects, ensuring high-quality standards and attention to detail.
+* Installing various materials such as drywall, plaster, paint, and flooring to complete interior and exterior surfaces.
+* Collaborating with architects, contractors, and other construction professionals to meet project specifications and timelines.
+* Conducting inspections of completed work to ensure compliance with safety regulations and building codes.
+* Preparing surfaces for finishing by cleaning, sanding, and applying necessary treatments.
+* Utilizing a variety of tools and equipment, including hand tools and power tools, to perform tasks efficiently and safely.
+* Maintaining a clean and organized work environment to promote safety and productivity.
+* Troubleshooting and resolving issues that arise during the finishing process.
+* Keeping accurate records of work performed and materials used for project tracking and reporting.
+* Adhering to project schedules and communicating effectively with team members to ensure timely completion of tasks.</t>
+  </si>
+  <si>
+    <t>* تنفيذ أعمال التشطيب في مشاريع البناء ، مع الحفاظ على معايير الجودة العالية والاهتمام بالتفاصيل.
+* تركيب مواد مختلفة مثل الجدران الجافة والجص والدهانات والأرضيات لإكمال الأسطح الداخلية والخارجية.
+* التعاون مع المهندسين المعماريين والمقاولين والمحترفين الآخرين في مجال البناء لتلبية مواصفات المشروع والجداول الزمنية.
+* إجراء فحوصات للأعمال المنجزة لضمان الامتثال لللوائح الأمنية وقوانين البناء.
+* تحضير الأسطح للتشطيب عن طريق التنظيف والسنفرة وتطبيق المعالجات اللازمة.
+* استخدام مجموعة متنوعة من الأدوات والمعدات ، بما في ذلك الأدوات اليدوية والأدوات الكهربائية ، لأداء المهام بكفاءة وبشكل آمن.
+* الحفاظ على بيئة عمل نظيفة ومنظمة لتعزيز السلامة والإنتاجية.
+* استكشاف الأخطاء وحل المشاكل التي تنشأ خلال عملية التشطيب.
+* الاحتفاظ بسجلات دقيقة للأعمال المنجزة والمواد المستخدمة لتتبع وتقارير المشروع.
+* الالتزام بجداول المشروع والتواصل بفعالية مع أفراد الفريق لضمان إنجاز المهام في الوقت المناسب.</t>
+  </si>
+  <si>
     <t>Fitter/Assembler</t>
   </si>
   <si>
     <t>مجمع/مركب</t>
   </si>
   <si>
     <t>* Dismantling original window and door panels, sills, garage doors, shading systems, plaster boards, formwork, etc.
 * Mounting and securing window and door panels, sills, garage doors, shading systems, plaster boards, formwork, etc.
 * Providing repairs, warranties, and after-sales service.</t>
   </si>
   <si>
     <t xml:space="preserve"> فك ألواح النوافذ والأبواب الأصلية والعتبات وأبواب المرآب وأنظمة التظليل وألواح الجبس والتشكيلات وما إلى ذلك
 *  تركيب وتأمين ألواح النوافذ والأبواب والعتبات وأبواب المرآب وأنظمة التظليل وألواح الجبس والتشكيلات وما إلى ذلك
 *  توفير الإصلاحات والضمانات وخدمة ما بعد البيع
 *</t>
   </si>
   <si>
     <t>Floor Layer, Paver</t>
   </si>
   <si>
     <t>مبلط</t>
   </si>
   <si>
     <t>* Assessing the degree of unevenness of floors with a spirit level.
 * Eliminating the identified unevenness using a levelling screed.
@@ -3603,51 +3758,51 @@
 *  الكشف عن العيوب وتحديد الإجراءات اللازمة لإزالتها
 *  ربط مكونات التحكم الأوتوماتيكي بمعدات التبريد وتكييف الهواء
 *  تقييم المرافق من حيث استيفاء المعايير واللوائح
 *</t>
   </si>
   <si>
     <t>Roofer</t>
   </si>
   <si>
     <t>مركب أسقف</t>
   </si>
   <si>
     <t>* Calculating, plotting and fabricating sheet metal products.
 * Cutting the sheet metal plates into the required dimensions.
 * Laying a soft and hard roof covering.
 * Covering roofs, terraces, balconies, loggias, parapets, cornices, window sills, etc. with sheet metal.</t>
   </si>
   <si>
     <t xml:space="preserve">
 * عد الصفائح المعدنية وتصنيعها 
 * قطع الصفائح المعدنية إلى الأبعاد المطلوبة 
 * صنع أسقف ناعمة وصلبة 
 *تغطية الأسطح والمدرجات والشرفات والأروقة والحواجز وعتبات النوافذ وما إلى ذلك بالألواح المعدنية</t>
   </si>
   <si>
-    <t>Scaffolder</t>
+    <t>Scaffolder worker</t>
   </si>
   <si>
     <t>عامل سقالة</t>
   </si>
   <si>
     <t xml:space="preserve">* Putting up scaffoldings while considering the load-carrying capacity of the bed.
 * Putting up scaffoldings along the frontage of the buildings.
 * Putting up protective railings, protective nets, ladders, floors and blocks that prevent objects from falling down from the scaffolding.
 * Being responsible for building the right foundations of a scaffolding, for the correct anchoring and putting up of the scaffolding .
 * Taking apart the scaffolding and protective nets after finishing the building process.
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 * وضع السقالات مع مراعاة سعة حمل القصوى للسقالة 
 * وضع سقالات على طول واجهة المباني 
 * وضع درابزين واقي وشباك واقي وسلالم وأرضيات وكتل تمنع سقوط الأشياء من السقالات 
 * المسؤولية عن بناء الأسس الصحيحة للسقالات وعن تثبيت السقالات ووضعها بشكل صحيح 
 * فك السقالات والشباك الواقية بعد الانتهاء من عملية البناء</t>
   </si>
   <si>
     <t>Site Manager</t>
   </si>
   <si>
     <t>مدير الموقع</t>
@@ -3946,59 +4101,58 @@
 * إعداد وتحليل التقارير المالية والميزانيات والتنبؤات المالية.
 * دعم عمليات الإغلاق الشهري والسنة.
 * ضمان الامتثال للوائح المالية والضوابط الداخلية.
 * إجراء تحليل للتباين وتحديد الاتجاهات في الأداء المالي.
 * التعاون مع العديد من الإدارات لجمع البيانات والمعلومات المالية.
 * المساعدة في إعداد التقارير المالية للإدارة وأصحاب المصالح.
 * الحفاظ على سجلات مالية دقيقة وتوثيق.
 * المشاركة في عمليات التدقيق وضمان الرد في الوقت المناسب على استفسارات التدقيق.
 * دعم تنفيذ السياسات والإجراءات المالية.
 * المساعدة في إدارة التدفق النقدي ورصد المعاملات المالية.
 * تقديم الدعم الإداري لفريق المالية حسب الحاجة.
 * المساهمة في مبادرات تحسين العمليات داخل قسم المالية.
 * المشاركة في التطوير المهني للبقاء على اطلاع على الاتجاهات واللوائح الصناعية.</t>
   </si>
   <si>
     <t>Assistant of Auditor</t>
   </si>
   <si>
     <t>مساعد مدقق</t>
   </si>
   <si>
     <t>* Performing economic activities (with the exception of signing a written report on the results of provided audit services) under the direction of a certified auditor.
 * Checking financial statements of customers.
 * Managing audit documentation.
 * Managing the auditor’s assistant labour book.
-* Providing co-operation to the Slovak Chamber of Auditors in case of a quality audit concerning the performance of auditing services.</t>
-[...7 lines deleted...]
-* تقديم التعاون إلى غرفة مراجعي الحسابات  في حالة إجراء مراجعة نوعية فيما يتعلق بأداء خدمات مراجعة الحسابات</t>
+* Providing co-operation to the Chamber of Auditors in case of a quality audit concerning the performance of auditing services.</t>
+  </si>
+  <si>
+    <t>مزاولة الأنشطة الاقتصادية (باستثناء توقيع تقريرٍ خطّي حول نتائج خدمات التدقيق المقدَّمة) تحت إشراف مدقّق حسابات معتمد.
+فحص البيانات المالية للعملاء.
+إدارة وثائق التدقيق.
+إدارة سجلّ عمل مساعد المدقّق.
+تقديم التعاون لغرفة المدقّقين في حال إجراء تدقيق جودة يتعلق بتنفيذ خدمات التدقيق.</t>
   </si>
   <si>
     <t>Assistant to a Tax Advisor</t>
   </si>
   <si>
     <t>مساعد مستشار الضرائب</t>
   </si>
   <si>
     <t>* Performing economic activities under the guidance of a certified tax consultant.
 * Preparing tax opinions in the Slovak and/or a foreign language.
 * Calculating the income tax of natural and legal persons.
 * Preparing tax returns for the income tax of natural and legal persons, VAT, property tax, car tax and excise duty.
 * Registering taxpayers at the relevant tax authorities.
 * Communicating with the clients of the company and representatives of the tax administration.</t>
   </si>
   <si>
     <t>الاطلاع بالانشطة الاقتصادية بتوجيه من خبير استشاري معتمد في مجال الضرائب
 *  إعداد الآراء الضريبية 
 *  حساب ضريبة الدخل للأشخاص 
 *  إعداد الإقرارات الضريبية لضريبة الدخل للأشخاص وضريبة القيمة المضافة 
 *   تسجيل دافعي الضرائب لدى السلطات الضريبية ذات الصلة
 *  التواصل مع عملاء الشركة وممثلي إدارة الضرائب
 *</t>
   </si>
   <si>
@@ -6088,50 +6242,74 @@
     <t>ABAP Programmer</t>
   </si>
   <si>
     <t>مبرمج ABAP</t>
   </si>
   <si>
     <t>* Developing complex computer applications and/or separate modules in the ABAP programming language.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t xml:space="preserve"> تطوير تطبيقات حاسوبية معقدة و/أو وحدات منفصلة بلغة برمجة ABAP
 *  تحليل احتياجات العملاء وتقييم المخاطر المحتملة والمسائل التقنية ذات الصلة
 *  المشاركة في وضع المواصفات الفنية
 *  تسليم الأعمال المكتملة للعملاء/المختبرين بغرض الاختبار
 *  تحديد وتصحيح الأخطاء الوظيفية والأمنية في كود البرنامج
 * تسليم تطبيقات البرمجيات المكتملة للعملاء ومديري المشاريع وما إلى ذلك
 *  تقديم الدعم التقني للعملاء 
 *</t>
   </si>
   <si>
+    <t>Agile Coach</t>
+  </si>
+  <si>
+    <t>مدرب أجايل (Agile Coach)</t>
+  </si>
+  <si>
+    <t>Implementing agile principles within teams and the organization.
+Coaching Scrum Masters, Product Owners, and development teams.
+Facilitating retrospectives, workshops, and agile ceremonies.
+Assessing team maturity and proposing improvements.
+Removing obstacles that hinder agile ways of working.
+Educating teams on agile frameworks (Scrum, Kanban, SAFe).
+Supporting a culture of continuous improvement.</t>
+  </si>
+  <si>
+    <t>تطبيق المبادئ المرنة (Agile) داخل الفرق والمنظمة.
+توجيه Scrum Masters و Product Owners وفرق التطوير.
+تيسير الاجتماعات الاسترجاعية وورش العمل والطقوس Agile.
+تقييم نضج الفريق واقتراح التحسينات.
+إزالة العوائق التي تعرقل العمل وفق منهجية Agile.
+تدريب الفرق على الأطر المرنة (Scrum، Kanban، SAFe).
+دعم ثقافة التحسين المستمر.</t>
+  </si>
+  <si>
     <t>AI Engineer</t>
   </si>
   <si>
     <t>مهندس الذكاء الاصطناعي</t>
   </si>
   <si>
     <t>* Design, development and implementation of artificial intelligence and machine learning models.
 * Data processing and analysis, including dataset preparation, cleaning and annotation.
 * Development of algorithms for prediction, classification, image/speech recognition or natural language processing (NLP).
 * Integration of AI solutions into existing products, systems or cloud infrastructure.
 * Optimization of models in terms of performance, accuracy and computational resource requirements.
 * Collaboration with data analysts, software developers and business teams in defining requirements and goals.
 * Monitoring AI/ML trends and innovations and applying them in practice.
 * Documentation of procedures, solutions and experiment results.</t>
   </si>
   <si>
     <t>تصميم وتطوير وتنفيذ نماذج الذكاء الاصطناعي وتعلم الآلة.
 معالجة البيانات وتحليلها بما في ذلك إعداد مجموعات البيانات وتنظيفها ووضع التعليقات التوضيحية عليها.
 تطوير خوارزميات للتنبؤ، التصنيف، التعرف على الصور/الكلام أو معالجة اللغة الطبيعية (NLP).
 دمج حلول الذكاء الاصطناعي في المنتجات والأنظمة أو البنية التحتية السحابية الحالية.
 تحسين النماذج من حيث الأداء والدقة ومتطلبات الموارد الحاسوبية.
 التعاون مع محللي البيانات، مطوري البرمجيات والفرق التجارية في تحديد المتطلبات والأهداف.
 مراقبة الاتجاهات والمستجدات في مجال الذكاء الاصطناعي/تعلم الآلة وتطبيقها عملياً.
 توثيق الإجراءات والحلول ونتائج التجارب.</t>
   </si>
@@ -6985,50 +7163,74 @@
     <t>Objective-C Programmer</t>
   </si>
   <si>
     <t>مبرمج Objective-C</t>
   </si>
   <si>
     <t>* Developing mobile applications for the iOS platform and for devices with the iOS operating system (iPhone, iPad etc.).
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t xml:space="preserve"> تطوير تطبيقات الهاتف المحمول لمنصة iOS والأجهزة المزودة بنظام تشغيل iOS (iPhone و iPad وما إلى ذلك)
 *  تحليل احتياجات العملاء وتقييم المخاطر المحتملة والمسائل التقنية ذات الصلة
 *  المشاركة في وضع المواصفات الفنية
 *  تسليم الأعمال المكتملة للعملاء/المختبرين بغرض الاختبار
 *  تحديد وتصحيح الأخطاء الوظيفية والأمنية في كود البرنامج
 *  تسليم تطبيقات البرمجيات المكتملة للعملاء ومديري المشاريع وما إلى ذلك
 *  تقديم الدعم التقني للعملاء
 *</t>
   </si>
   <si>
+    <t>Online Casino Technician</t>
+  </si>
+  <si>
+    <t>فني كازينو عبر الإنترنت</t>
+  </si>
+  <si>
+    <t>Managing and monitoring online gaming systems.
+Resolving incidents related to gaming software.
+Deploying updates and game configurations.
+Testing the functionality of game modules.
+Communicating with developers and game providers.
+Ensuring operational stability and performance.
+Documenting technical interventions.</t>
+  </si>
+  <si>
+    <t>إدارة ومراقبة أنظمة الألعاب الإلكترونية.
+معالجة الحوادث المتعلقة ببرمجيات الألعاب.
+نشر التحديثات وإعدادات الألعاب.
+اختبار وظائف وحدات الألعاب.
+التواصل مع المطورين ومزوّدي الألعاب.
+ضمان الاستقرار والأداء التشغيلي.
+توثيق التدخلات التقنية.</t>
+  </si>
+  <si>
     <t>Oracle Programmer</t>
   </si>
   <si>
     <t xml:space="preserve"> مبرمج اوركل</t>
   </si>
   <si>
     <t>* Developing computer applications and connecting them with the Oracle database system.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t xml:space="preserve"> تطوير تطبيقات الكمبيوتر وربطها بنظام قاعدة بيانات أوراكل
 *  تحليل احتياجات العملاء وتقييم المخاطر المحتملة والمسائل التقنية ذات الصلة
 *  المشاركة في وضع المواصفات الفنية
 *  تسليم الأعمال المكتملة للعملاء/المختبرين بغرض الاختبار
 *  تحديد وتصحيح الأخطاء الوظيفية والأمنية في كود البرنامج
 * تسليم تطبيقات البرمجيات المكتملة للعملاء ومديري المشاريع وما إلى ذلك
 *  تقديم الدعم التقني للعملاء 
 *</t>
   </si>
   <si>
@@ -7148,69 +7350,117 @@
 *  تقديم الدعم التقني للعملاء
 *</t>
   </si>
   <si>
     <t>R programmer</t>
   </si>
   <si>
     <t xml:space="preserve"> مبرمج R</t>
   </si>
   <si>
     <t>* Developing and maintaining statistical software and tools using R programming language.
 * Analyzing complex datasets to extract meaningful insights and drive data-informed decision-making.
 * Collaborating with cross-functional teams to understand data requirements and deliver actionable solutions.
 * Creating data visualizations and reports to communicate findings effectively to stakeholders.
 * Writing clean, efficient, and well-documented code to ensure maintainability and scalability of projects.
 * Conducting data cleaning and preprocessing to ensure data quality and reliability.
 * Participating in code reviews and contributing to best practices in software development.
 * Staying updated with the latest advancements in R programming and data science methodologies.
 * Troubleshooting and debugging existing R applications to enhance functionality and performance.
 * Providing training and support to team members and stakeholders on R tools and techniques.</t>
   </si>
   <si>
     <t>تطوير وصيانة البرمجيات والأدوات الإحصائية باستخدام لغة البرمجة R. * تحليل مجموعات البيانات المعقدة لاستخلاص رؤى هادفة ودعم اتخاذ القرارات المبنية على البيانات. * التعاون مع الفرق متعددة التخصصات لفهم متطلبات البيانات وتقديم حلول قابلة للتنفيذ. * إنشاء تصورات بيانية وتقارير لعرض النتائج بشكل فعّال على أصحاب المصلحة. * كتابة شيفرة نظيفة وفعّالة وموثقة جيدًا لضمان قابلية الصيانة والتوسع في المشاريع. * إجراء تنظيف ومعالجة مسبقة للبيانات لضمان الجودة والموثوقية. * المشاركة في مراجعات الشيفرة والمساهمة في تعزيز أفضل ممارسات تطوير البرمجيات. * متابعة أحدث التطورات في لغة R ومنهجيات علوم البيانات. * استكشاف الأخطاء وتصحيحها في تطبيقات R الحالية لتعزيز الوظائف والأداء. * تقديم التدريب والدعم لأعضاء الفريق وأصحاب المصلحة حول أدوات وتقنيات R. *</t>
   </si>
   <si>
+    <t>RPA engineer</t>
+  </si>
+  <si>
+    <t>مهندس RPA</t>
+  </si>
+  <si>
+    <t>Automating processes using RPA tools (UiPath, BluePrism, Automation Anywhere).
+Modeling process flows and analyzing steps suitable for automation.
+Developing, testing, and deploying robotic scripts.
+Ensuring proper operation of RPA robots in production.
+Optimizing existing automations and resolving incidents.
+Documenting solutions and process procedures.
+Collaborating with process analysts, IT, and business departments.</t>
+  </si>
+  <si>
+    <t>أتمتة العمليات باستخدام أدوات RPA (UiPath, BluePrism, Automation Anywhere).
+نمذجة تدفقات العمليات وتحليل الخطوات المناسبة للأتمتة.
+إنشاء واختبار ونشر السكربتات الروبوتية.
+ضمان التشغيل الصحيح لروبوتات RPA في بيئة الإنتاج.
+تحسين عمليات الأتمتة الحالية ومعالجة الحوادث.
+توثيق الحلول وإجراءات العمليات.
+التعاون مع محللي العمليات، وفرق تقنية المعلومات، والأقسام التجارية.</t>
+  </si>
+  <si>
     <t>Ruby Developer/Programmer</t>
   </si>
   <si>
     <t>مطور Ruby/مبرمج</t>
   </si>
   <si>
     <t>* Collaborating with cross-functional teams to define, design, and ship new features in Ruby applications.
 * Writing clean, maintainable, and efficient code while following best practices and development standards.
 * Debugging and resolving issues in existing applications to ensure optimal performance and user experience.
 * Participating in code reviews to provide constructive feedback and improve team productivity.
 * Staying updated with emerging technologies and industry trends to enhance development processes.
 * Developing and maintaining documentation for code, processes, and applications.
 * Integrating user-facing elements with server-side logic to create seamless applications.
 * Ensuring the security and scalability of applications through rigorous testing and optimization.
 * Contributing to the continuous improvement of the development process and team collaboration.
 * Mentoring junior developers and sharing knowledge to foster a culture of learning within the team.</t>
   </si>
   <si>
     <t>التعاون مع الفرق متعددة التخصصات لتحديد وتصميم وإطلاق ميزات جديدة في تطبيقات Ruby. * كتابة شيفرة نظيفة وقابلة للصيانة وفعّالة مع الالتزام بأفضل الممارسات ومعايير التطوير. * استكشاف المشكلات وحلها في التطبيقات الحالية لضمان الأداء الأمثل وتجربة المستخدم. * المشاركة في مراجعات الشيفرة لتقديم ملاحظات بنّاءة وتحسين إنتاجية الفريق. * متابعة أحدث التقنيات والاتجاهات في القطاع لتعزيز عمليات التطوير. * تطوير وصيانة الوثائق الخاصة بالشيفرة والعمليات والتطبيقات. * دمج عناصر واجهة المستخدم مع المنطق البرمجي على جانب الخادم لإنشاء تطبيقات متكاملة. * ضمان أمان التطبيقات وقابليتها للتوسع من خلال الاختبارات الصارمة والتحسين المستمر. * المساهمة في التحسين المستمر لعمليات التطوير وتعزيز التعاون بين أعضاء الفريق. * إرشاد المطورين المبتدئين ومشاركة المعرفة لخلق ثقافة تعلم داخل الفريق. *</t>
+  </si>
+  <si>
+    <t>SAP consultant</t>
+  </si>
+  <si>
+    <t>مستشار SAP (SAP Consultant)</t>
+  </si>
+  <si>
+    <t>Analyzing business processes and designing solutions within SAP modules.
+Configuring the SAP system according to client requirements.
+Testing, documenting, and supporting deployment activities.
+Training users and providing expert support.
+Collaborating on data migration and integrations with other systems.
+Resolving incidents and optimizing SAP configurations.
+Supporting the development of SAP architecture and processes.</t>
+  </si>
+  <si>
+    <t>تحليل العمليات التجارية وتصميم الحلول داخل وحدات SAP.
+تهيئة نظام SAP وفقًا لمتطلبات العميل.
+الاختبار والتوثيق وتقديم الدعم أثناء النشر.
+تدريب المستخدمين وتقديم الدعم الفني المتخصص.
+المساهمة في ترحيل البيانات والتكامل مع الأنظمة الأخرى.
+حل الحوادث وتحسين إعدادات SAP.
+دعم تطوير بنية SAP والعمليات المرتبطة بها.</t>
   </si>
   <si>
     <t>SAP specialist</t>
   </si>
   <si>
     <t>أخصائي SAP</t>
   </si>
   <si>
     <t>* Provide adequate user support, receive and resolve bug reports and problems.
 * Monitor the system and take measures to ensure trouble-free operation.
 * Manage assigned modules according to agreed internal standards.
 * Communicate with other departments to provide appropriate support for SAP users.
 * Contribute to the development of operational methodologies and development plans.
 * Take over new innovations as well as professional decommissioning of obsolete information systems.</t>
   </si>
   <si>
     <t xml:space="preserve"> توفير الدعم الكافي للمستخدم  مع حل المشاكل والأعطال المُبلغ عنها
 *  مراقبة النظام واتخاذ تدابير لضمان خلو نظام التشغيل الخالي من المتاعب
 *  إدارة الوحدات المخصصة وفقا للمعايير الداخلية المتفق عليها
 * التواصل مع الإدارات الأخرى لتوفير الدعم المناسب لمستخدمي نظام SAP
 *  المساهمة في وضع المنهجيات التشغيلية والخطط الإنمائية
 *  تبني الابتكارات الجديدة ووقف التشغيل المهني لنظم المعلومات القديمة 
 *</t>
   </si>
   <si>
@@ -7297,50 +7547,108 @@
   <si>
     <t>تقديم الاستشارات أثناء إدخال أنظمة المعلومات الجديدة. * تقديم الدعم المتخصص لشركاء الأعمال. * المشاركة في إنشاء منتجات برمجية وفقًا لمتطلبات العملاء الخاصة. * تحليل أوجه القصور والأخطاء والعيوب في الحلول التقنية المقدمة. * اختبار البرمجيات والتحقق من جودتها. * التواصل الفعّال مع العملاء والموردين. * تحمل مسؤولية تحقيق الأهداف المحددة. * ضمان تنفيذ متطلبات العملاء. * التعاون مع مختصي تقنية المعلومات والمبرمجين في إعداد الحلول الممكنة. * تدريب المستخدمين على استخدام برامج المعلومات الجديدة. * إنشاء خدمة عملاء عالية الجودة ودعم فني فعّال. *</t>
   </si>
   <si>
     <t>Software Engineer</t>
   </si>
   <si>
     <t>مهندس برمجيات</t>
   </si>
   <si>
     <t>* Using computer and mathematical knowledge in designing, developing, and testing software.
 * Analysing customer requirements and proposing technical solutions.
 * Creating and maintaining technical documentation.
 * Developing software according to customer requirements.
 * Testing software and repairing errors.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t xml:space="preserve"> استخدام الحاسوب  و المعرفة الرياضية في تصميم وتطوير واختبار البرامج
 * تحليل متطلبات العملاء واقتراح حلول تقنية
 *  إعداد الوثائق التقنية والاحتفاظ بها
 *  تطوير البرمجيات وفقا لمتطلبات العملاء
 *  اختبار البرامج وإصلاح الأخطاء
 *  تقديم الدعم التقني للعملاء
 *</t>
+  </si>
+  <si>
+    <t>Solution architect</t>
+  </si>
+  <si>
+    <t>مهندس حلول</t>
+  </si>
+  <si>
+    <t>Analyzing business requirements and translating them into technical solution designs.
+Designing system architectures, integrations, data flows, and technical components.
+Preparing architectural documentation, models, and diagrams.
+Selecting technologies and defining technical standards and best practices.
+Collaborating with developers, testers, business analysts, and the infrastructure team during implementation.
+Consulting design proposals with stakeholders and presenting architecture to both technical and non-technical audiences.
+Overseeing solution implementation and performing technical reviews.
+Addressing security, performance, scalability, and availability considerations.
+Designing integration interfaces (APIs) and system interconnection logic.
+Ensuring solution alignment with enterprise architecture and IT strategy.
+Supporting roadmap planning and effort estimation.</t>
+  </si>
+  <si>
+    <t>تحليل متطلبات الأعمال وترجمتها إلى تصميمات تقنية للحلول.
+تصميم بنية الأنظمة، التكاملات، تدفقات البيانات والمكوّنات التقنية.
+إعداد الوثائق المعمارية، النماذج والمخططات.
+اختيار التقنيات وتحديد المعايير الفنية وأفضل الممارسات.
+التعاون مع المطوّرين، المختبرين، محللي الأعمال وفريق البنية التحتية أثناء التنفيذ.
+مناقشة المقترحات مع أصحاب المصلحة وعرض البنية على الجمهور التقني وغير التقني.
+الإشراف على تنفيذ الحل وإجراء المراجعات التقنية.
+معالجة قضايا الأمن، الأداء، قابلية التوسّع والتوفّر.
+تصميم واجهات التكامل (APIs) ومنطق ربط الأنظمة.
+ضمان توافق الحل مع البنية المؤسسية واستراتيجية تقنية المعلومات.
+دعم تخطيط خارطة الطريق وتقدير الجهد المطلوب.</t>
+  </si>
+  <si>
+    <t>SRE – Site Reliability Engineer</t>
+  </si>
+  <si>
+    <t>SRE – مهندس موثوقية الموقع</t>
+  </si>
+  <si>
+    <t>Monitoring system availability and performance.
+Incident response — resolving outages and restoring services quickly.
+Automating operational tasks and deployments.
+Capacity planning and infrastructure scaling.
+Building and maintaining monitoring, alerting, and metrics.
+Collaborating with developers to improve application reliability.
+Post‑incident analysis and implementation of preventive measures.
+Ensuring system security and compliance with standards.</t>
+  </si>
+  <si>
+    <t>مراقبة توفر الأنظمة وأدائها.
+Incident response – معالجة الانقطاعات واستعادة الخدمات بسرعة.
+أتمتة المهام التشغيلية وعمليات النشر.
+تخطيط السعة وتوسيع البنية التحتية.
+بناء وصيانة أنظمة المراقبة والتنبيهات والقياسات.
+التعاون مع المطورين لتحسين موثوقية التطبيقات.
+تحليل ما بعد الحوادث وتنفيذ الإجراءات الوقائية.
+ضمان أمن الأنظمة والامتثال للمعايير.</t>
   </si>
   <si>
     <t>Systems Administrator</t>
   </si>
   <si>
     <t>مسؤول نظم</t>
   </si>
   <si>
     <t>* Installation and administration of computer servers and workstations.
 * Installing, reinstalling and updating licensed software; keeping records on purchased licences.
 * Performing regular system and software audits.
 * Analysing system logs and identifying possible irregularities.
 * Optimising the system operation and performance.
 * Managing the rights of access to the computer network with an emphasis on safeguarding of sensitive data from unauthorised access.
 * Responsibility for the controlled access to the Internet and securing of incoming and outgoing data.
 * Carrying out regular back-ups of electronic data.
 * Providing methodological support to employees regarding the software and hardware equipment usage.
 * Solving technical problems.</t>
   </si>
   <si>
     <t xml:space="preserve"> تثبيت وإدارة خوادم الحاسوب والمكاتب
 *  تركيب البرمجيات المرخصة وإعادة تثبيتها وتحديثها والاحتفاظ بالسجلات الخاصة بالتراخيص المشتراة
 * مراجعة منتظمة للنظام والبرامجيات
 *  تحليل سجلات النظم وتحديد المخالفات المحتملة
 *  تحسين تشغيل النظام وأدائه
@@ -8238,50 +8546,80 @@
 * Utilizing social media platforms to promote stories and engage with the audience.
 * Staying informed about current events and trends in various fields to identify potential stories.
 * Upholding ethical standards and guidelines in journalism to maintain public trust.
 * Participating in ongoing training and professional development to enhance reporting skills.</t>
   </si>
   <si>
     <t>البحث وجمع المعلومات حول مواضيع مختلفة لإعداد الأخبار. * إجراء مقابلات مع الأفراد للحصول على روايات مباشرة ورؤى معمقة. * كتابة مقالات إخبارية واضحة ودقيقة وجذابة للنشر في وسائل الإعلام المطبوعة أو الرقمية أو للبث. * تطوير والحفاظ على شبكة من العلاقات لدعم تطوير القصص الإخبارية. * التحقق من الحقائق والمعلومات لضمان النزاهة الصحفية. * حضور الفعاليات والمؤتمرات الصحفية والاجتماعات العامة لتغطية القضايا ذات الصلة. * التعاون مع المحررين والمصورين والصحفيين الآخرين لإنتاج محتوى عالي الجودة. * الالتزام بالمواعيد النهائية مع إدارة مهام متعددة وأولويات متنوعة. * استخدام منصات التواصل الاجتماعي للترويج للقصص والتفاعل مع الجمهور. * متابعة الأخبار الجارية والاتجاهات في مختلف المجالات لتحديد القصص المحتملة. * الالتزام بالمعايير والإرشادات الأخلاقية في الصحافة للحفاظ على ثقة الجمهور. * المشاركة في التدريب والتطوير المهني المستمر لتعزيز مهارات التغطية الصحفية. *</t>
   </si>
   <si>
     <t>Senior Graphic Designer</t>
   </si>
   <si>
     <t xml:space="preserve">كبير مصممي جرافيك </t>
   </si>
   <si>
     <t>* Self-reliant production of a wide range of creative graphic concepts without detailed assignments from clients.
 * Incorporating clients’ comments into graphic designs.
 * Transferring drawings from paper to electronic form using a scanner.
 * Setting the final style and colours of drawings in a graphics program.
 * Exporting graphic designs in the desired format.</t>
   </si>
   <si>
     <t>الإنتاج المستقل لمجموعة واسعة من المفاهيم الرسومية الإبداعية دون الحاجة إلى تعليمات تفصيلية من العملاء. * دمج ملاحظات العملاء في التصاميم الرسومية. * تحويل الرسومات من الورق إلى الشكل الإلكتروني باستخدام الماسح الضوئي. * تحديد النمط والألوان النهائية للرسومات باستخدام برنامج رسومي. * تصدير التصاميم الرسومية بالصيغ المطلوبة. *</t>
   </si>
   <si>
+    <t>TV Host and Announcer</t>
+  </si>
+  <si>
+    <t>مقدّم برامج تلفزيونية ومذيع</t>
+  </si>
+  <si>
+    <t>* Presenting and announcing various segments within electronic media, including radio and television programs.
+* Introducing daily programming, including shows, musical performances, and guest appearances.
+* Reading news articles and other texts in spoken format, ensuring clear and engaging delivery.
+* Conducting interviews with guests and experts to provide insightful commentary and discussion.
+* Engaging with the audience through interactive segments and social media platforms.
+* Collaborating with production teams to develop content and improve program quality.
+* Preparing for broadcasts by researching topics and gathering relevant information.
+* Delivering promotional messages and advertisements in a professional manner.
+* Adapting to live broadcasting situations with poise and professionalism.
+* Upholding the standards of journalistic integrity and accuracy in all communications.</t>
+  </si>
+  <si>
+    <t>* تقديم وعرض الأجزاء المختلفة من داخل الإعلام الإلكتروني، بما في ذلك برامج الإذاعة والتلفزيون.
+* تقديم البرامج اليومية، بما في ذلك العروض والعروض الموسيقية وظهور الضيوف.
+* قراءة مقالات الأخبار والنصوص الأخرى بصيغة منطوقة، وضمان الوضوح والجاذبية في العرض.
+* إجراء المقابلات مع الضيوف والخبراء لتوفير تعليقات ومناقشات ممتعة.
+* التفاعل مع الجمهور من خلال الأجزاء التفاعلية ومنصات الوسائط الاجتماعية.
+* التعاون مع فرق الإنتاج لتنمية المحتوى وتحسين جودة البرنامج.
+* التحضير للبث عن طريق البحث في المواضيع وجمع المعلومات ذات الصلة.
+* تسليم الرسائل الترويجية والإعلانات بطريقة احترافية.
+* التكيف مع حالات البث المباشر مع ثقة واحترافية.
+* صيانة معايير النزاهة الصحفية والدقة في جميع الاتصالات.</t>
+  </si>
+  <si>
     <t>TV/Film Production Assistant</t>
   </si>
   <si>
     <t>مساعد إنتاج التلفزيون/الأفلام</t>
   </si>
   <si>
     <t>* Assisting in the preparation and organization of film and television productions.
 * Coordinating schedules and logistics for cast and crew members.
 * Supporting the production team in various tasks including set preparation and equipment setup.
 * Managing communication between departments to ensure smooth operation during filming.
 * Assisting with the handling of production paperwork, including contracts and release forms.
 * Contributing to the maintenance of production budgets and tracking expenses.
 * Helping to organize and facilitate auditions and casting calls.
 * Assisting in the post-production process, including editing and reviewing footage.
 * Coordinating travel arrangements and accommodations for cast and crew.
 * Engaging in problem-solving and providing support during on-set challenges.
 * Maintaining a positive and professional atmosphere on set.
 * Performing other duties as assigned by the production team.</t>
   </si>
   <si>
     <t>* المساعدة في إعداد وتنظيم إنتاجات الأفلام والبرامج التلفزيونية.
 * تنسيق الجداول الزمنية واللوجستيات لأعضاء الطاقم والممثلين.
 * دعم فريق الإنتاج في مهام متنوعة بما في ذلك إعداد الموقع وتركيب المعدات.
 * إدارة التواصل بين الأقسام لضمان سير العمل بسلاسة أثناء التصوير.
 * المساعدة في التعامل مع الأوراق والمستندات الإنتاجية، بما في ذلك العقود ونماذج الإفراج.
@@ -8512,50 +8850,74 @@
   </si>
   <si>
     <t>Auto Repair Shop Manager</t>
   </si>
   <si>
     <t>مدير متجر إصلاح السيارات</t>
   </si>
   <si>
     <t>* Planning the receipt and organising of the repair processes with respect to the efficient use of personnel, means of production and material.
 * Managing, coordinating and motivating employees.
 * Assigning tasks to employees and monitoring their fulfilment.
 * Recording and evaluating the time worked and workers' performance.
 * Assisting in diagnosing the complex defects and determining the repair procedures.
 * Handling complaints and claims from customers.</t>
   </si>
   <si>
     <t xml:space="preserve"> التخطيط لاستلام وتنظيم عمليات الإصلاح فيما يتعلق بكفاءة استخدام مهارات الموظفين ووسائل الإنتاج والمواد
 *  إدارة الموظفين وتنسيقهم وتحفيزهم
 *  إسناد المهام للموظفين ومراقبة إنجازهم
 *  تسجيل وتقييم وقت العمل وأداء العمال
 * المساعدة في تشخيص العيوب المعقدة وتحديد إجراءات الإصلاح
 *  معالجة الشكاوى والمطالبات المقدمة من العملاء 
 *</t>
   </si>
   <si>
+    <t>Betting Sector Manager</t>
+  </si>
+  <si>
+    <t>مدير منتجات المراهنات</t>
+  </si>
+  <si>
+    <t>Managing the portfolio of sports and odds‑based betting products.
+Collaborating with trading, risk management, and marketing teams.
+Optimizing the offer and monitoring market performance.
+Creating promotional campaigns and player engagement activities.
+Ensuring regulatory and compliance adherence.
+Proposing product innovations.
+Monitoring competitors and industry trends.</t>
+  </si>
+  <si>
+    <t>إدارة محفظة الرهانات الرياضية ورهانات الأَسعار.
+التعاون مع فرق التداول وإدارة المخاطر والتسويق.
+تحسين العرض ومتابعة أداء السوق.
+إنشاء الحملات الترويجية وأنشطة اللاعبين.
+التحقق من الالتزام بالمتطلبات القانونية.
+اقتراح ابتكارات في المنتجات.
+مراقبة المنافسين واتجاهات السوق.</t>
+  </si>
+  <si>
     <t>Brand Manager</t>
   </si>
   <si>
     <t>مدير علامة تجارية</t>
   </si>
   <si>
     <t>* Responsibility for the management of assigned brands.
 * Monitoring the market, consumer preferences and competitive activities.
 * Designing and implementing the brand marketing strategy.
 * Planning the marketing budget, controlling its spending and responsibility for its effective use.
 * Building a brand´s position in the market in accordance with the marketing strategy.
 * Managing and supervising advertising campaigns.
 * Communicating with partners and external suppliers.
 * Cooperating with other departments in the company.</t>
   </si>
   <si>
     <t xml:space="preserve"> إدارة العلامات التجارية 
 *  رصد السوق وتفضيلات المستهلكين والأنشطة التنافسية
 *  تصميم وتنفيذ استراتيجية تسويق العلامة التجارية
 * تخطيط ميزانية التسويق والتحكم في إنفاقها ومسؤوليتها عن استخدامها الفعال
 *  بناء اسم للعلامة التجارية في السوق وفقًا لاستراتيجية التسويق
 *  إدارة الحملات الإعلانية والإشراف عليها
 *  التواصل مع الشركاء والموردين الخارجيين
 *  التعاون مع الإدارات الأخرى في الشركة
 *</t>
@@ -8840,50 +9202,98 @@
     <t>Finance Manager</t>
   </si>
   <si>
     <t>مدير مالي</t>
   </si>
   <si>
     <t>* Managing, coordinating, motivating, and assessing subordinate employees.
 * Ensuring strategic financial planning.
 * Preparing and processing of financial statements of the company.
 * Analysing the financial situation of the company.
 * Planning, managing, and monitoring of cash flow.
 * Communicating with financial institutions and external partners of the company.
 * Reporting results to the members of senior management.</t>
   </si>
   <si>
     <t xml:space="preserve"> إدارة وتنسيق وتحفيز وتقييم الموظفين التابعين
 *  ضمان التخطيط المالي الاستراتيجي
 *  إعداد وتجهيز البيانات المالية للشركة
 *  تحليل الوضع المالي للشركة
 *  تخطيط وإدارة ورصد التدفق النقدي
 *  التواصل مع المؤسسات المالية والشركاء الخارجيين للشركة
 * إبلاغ أعضاء امجلس الإدارة بالنتائج 
 *</t>
   </si>
   <si>
+    <t>Gaming Club Manager</t>
+  </si>
+  <si>
+    <t>مدير صالة ألعاب</t>
+  </si>
+  <si>
+    <t>Managing gaming venue operations and supervising staff.
+Ensuring compliance with rules and legislation.
+Maintaining customer satisfaction.
+Optimizing performance of gaming devices.
+Handling incidents and risk situations.
+Organizing staff schedules and training.
+Overseeing financial and security aspects of the venue.</t>
+  </si>
+  <si>
+    <t>إدارة تشغيل صالة الألعاب والإشراف على الموظفين.
+مراقبة الالتزام بالقوانين واللوائح.
+ضمان رضا العملاء.
+تحسين أداء أجهزة الألعاب.
+معالجة الحوادث والمواقف الخطرة.
+تنظيم المناوبات والتدريب.
+الإشراف على الجوانب المالية والأمنية للتشغيل.</t>
+  </si>
+  <si>
+    <t>Gaming Machines Manager</t>
+  </si>
+  <si>
+    <t>مدير أجهزة الألعاب</t>
+  </si>
+  <si>
+    <t>Managing the operation of gaming machines and technical equipment.
+Planning placement, performance, and rotation of machines.
+Communicating with technicians, suppliers, and venue operators.
+Monitoring revenues and device performance.
+Ensuring compliance with legislation.
+Overseeing maintenance and service interventions.
+Optimizing the game portfolio.</t>
+  </si>
+  <si>
+    <t>إدارة تشغيل أجهزة الألعاب والمعدات التقنية.
+تخطيط مواقع الأجهزة وأدائها وآلية تدويرها.
+التواصل مع الفنيين والمورّدين ونقاط التشغيل.
+مراقبة الإيرادات ونتائج الأجهزة.
+ضمان الامتثال للأنظمة والتشريعات.
+متابعة أعمال الصيانة والتدخلات الفنية.
+تحسين وتطوير عرض الألعاب.</t>
+  </si>
+  <si>
     <t>Head of Broadcasting</t>
   </si>
   <si>
     <t>رئيس قسم البث</t>
   </si>
   <si>
     <t>* Overseeing the planning, execution, and delivery of broadcast programming across various platforms.
 * Developing and implementing strategic initiatives to enhance audience engagement and viewership.
 * Collaborating with content creators, producers, and technical teams to ensure high-quality broadcasts.
 * Managing budgets, resources, and schedules to optimize operational efficiency.
 * Analyzing audience data and feedback to refine programming and improve viewer satisfaction.
 * Ensuring compliance with broadcasting regulations and industry standards.
 * Leading a team of broadcasting professionals, providing guidance, training, and performance evaluations.
 * Establishing and maintaining relationships with external partners, including advertisers and content distributors.
 * Staying updated on industry trends and emerging technologies to innovate broadcast practices.
 * Representing the broadcasting division in meetings and public events, promoting the organization's mission and vision.</t>
   </si>
   <si>
     <t>* الإشراف على تخطيط وتنفيذ وتقديم برامج البث عبر منصات مختلفة.
 * تطوير وتنفيذ مبادرات استراتيجية لتعزيز تفاعل الجمهور ومشاهدته.
 * التعاون مع مبتكري المحتوى والمنتجين والفرق الفنية لضمان البث عالية الجودة.
 * إدارة الميزانيات والموارد والجداول لتحسين كفاءة العمليات.
 * تحليل بيانات الجمهور وردود الفعل لتحسين البرامج ورضا المشاهدين.
 * ضمان الامتثال للوائح البث ومعايير الصناعة.
 * قيادة فريق من محترفي البث، وتقديم الإرشاد والتدريب وتقييم الأداء.
@@ -8969,50 +9379,56 @@
 * إدارة ميزانية تطوير المنتج ، واتخاذ قرارات مستنيرة لتحسين تخصيص الموارد وتعظيم العائد على الاستثمار.
 * إنشاء وتتبع مؤشرات الأداء الرئيسية (KPIs) المتعلقة بتطوير المنتج ، باستخدام الرؤى المستندة إلى البيانات لتحسين العمليات والنتائج بشكل مستمر.</t>
   </si>
   <si>
     <t>Head of the Legal Department</t>
   </si>
   <si>
     <t>رئيس القسم القانوني</t>
   </si>
   <si>
     <t>* Managing, leading, motivating and evaluating subordinate staff.
 * Providing legal support, analyses and consulting to the company management.
 * Drafting, commenting and editing contracts.
 * Monitoring legislative changes at the national and European levels.
 * Cooperating with state authorities.
 * Representing the company in litigation and administrative proceedings.</t>
   </si>
   <si>
     <t>إدارة الموظفين التابعين وقيادتهم وتحفيزهم وتقييمهم
 *  تقديم الدعم القانوني والتحليلات والاستشارات إلى إدارة الشركة
 *  صياغة العقود والتعليق عليها وتحريرها
 * رصد التغييرات القانونية على الصعيدين المحلي والعالمي
 *  التعاون مع مؤسسات الدولة
 *  تمثيل الشركة في الإجراءات القضائية والإدارية
 *</t>
+  </si>
+  <si>
+    <t>Head of Vehicle Technical Inspection</t>
+  </si>
+  <si>
+    <t>رئيس الفحص الفني للمركبات</t>
   </si>
   <si>
     <t>Hotel manager</t>
   </si>
   <si>
     <t>مدير فندق</t>
   </si>
   <si>
     <t>* Managing a hotel, a group of hotels
 * Overseeing all departments, plants and resorts
 * Responsibility for preparation and execution of the business plan, the investment and financial plan of the hotel
 * Responsibility for the readiness of the hotel to provide services
 * Responsibility for securing sufficient number of qualified employees
 * Participation in the choice of and approving new employees, making decisions about termination of employment
 * Overseeing the operation of the hotel, checking daily reports and monthly statements of operation
 * Securing PR of the hotel
 * Overseeing satisfaction of the guests and the quality of provided services
 * Taking part in exhibitions, meetings, workshops.
 * Cooperating in creating business strategies and putting them into practice</t>
   </si>
   <si>
     <t xml:space="preserve"> إدارة فندق أو مجموعة فنادق
 *  الإشراف على جميع الإدارات والمنشآت والمنتجعات
 *  إعداد وتنفيذ خطة العمل والخطة الاستثمارية والمالية للفندق
 *  المسؤولية عن استعداد الفندق لتقديم الخدمات
@@ -9151,50 +9567,74 @@
   <si>
     <t>Marketing Manager</t>
   </si>
   <si>
     <t>مدير تسويق</t>
   </si>
   <si>
     <t>* Development of short-time and long-time marketing strategy.
 *Strengthening the awareness and position of the brand on the market.
 * Analysing the market, monitoring trends and activities of competitors.
 * Proposing marketing budget, deciding on the use of funds and supervising their ongoing use.
 * Preparing and coordinating the course of marketing campaigns and supporting activities.
 * Monitoring the effectiveness of marketing campaigns and supporting activities.
 * Evaluating the successfulness of marketing campaigns and supporting activities.
 * Leadership, motivation and assignment of tasks to subordinate staff.</t>
   </si>
   <si>
     <t xml:space="preserve"> وضع استراتيجية تسويق قصيرة وطويلة الأمد
 *   تعزيز الوعي بخصوص العلامة التجارية ومكانتها في السوق
 *  تحليل السوق ورصد اتجاهات وأنشطة المنافسين
 *  اقتراح ميزانية للتسويق والبت في استخدام الأموال والإشراف على استخدامها 
 *  إعداد وتنسيق مسار الحملات التسويقية والأنشطة الداعمة
 *  رصد مدى فعالية الحملات التسويقية والأنشطة الداعمة
 *  تقييم نجاح الحملات التسويقية والأنشطة الداعمة  القيادة والتحفيز وإسناد المهام للموظفين التابعين 
 *</t>
+  </si>
+  <si>
+    <t>Online Casino Manager</t>
+  </si>
+  <si>
+    <t>مدير كازينو عبر الإنترنت</t>
+  </si>
+  <si>
+    <t>Managing online casino operations and product performance.
+Coordinating teams (support, risk, marketing, tech).
+Optimizing player offerings and promotional campaigns.
+Monitoring KPIs, game performance, and player behavior.
+Handling risk situations and compliance requirements.
+Overseeing security, AML, and responsible gaming.
+Proposing improvements to products and user experience.</t>
+  </si>
+  <si>
+    <t>إدارة تشغيل الكازينو الإلكتروني وأداء المنتجات.
+تنسيق الفرق (الدعم، المخاطر، التسويق، التقنية).
+تحسين عروض اللاعبين والحملات الترويجية.
+مراقبة مؤشرات الأداء، نتائج الألعاب، وسلوك اللاعبين.
+معالجة المواقف الخطرة ومتطلبات الامتثال.
+الإشراف على الأمان، مكافحة غسل الأموال، واللعب المسؤول.
+اقتراح تحسينات للمنتجات وتجربة المستخدم.</t>
   </si>
   <si>
     <t>Postmaster</t>
   </si>
   <si>
     <t>مدير مكتب بريد</t>
   </si>
   <si>
     <t>* Managing, supervising and organising activities within the post office.
 * Monitoring the stock level of operational material, forms and goods in storage, ordering and allocation of material to employees.
 * Addressing and eliminating the problems, failures and shortcomings.
 * Performing administrative tasks associated with the position of post office manager.</t>
   </si>
   <si>
     <t>إدارة الأنشطة داخل مكتب البريد والإشراف عليها وتنظيمها
 * رصد مستوى المخزون من المواد والاستمارات والسلع التشغيلية المخزنة وطلب المواد وتوزيعها على الموظفين
 *  معالجة المشاكل والإخفاقات وأوجه القصور والقضاء عليها
 *  أداء المهام الإدارية المرتبطة بوظيفة مدير مكتب البريد
 *</t>
   </si>
   <si>
     <t>Process Manager</t>
   </si>
   <si>
     <t>مدير عمليات</t>
@@ -9388,50 +9828,74 @@
 *   إدارة ومراقبة المكاتب في المنطقة الموكل إليه
 *   تخطيط استراتيجيات أعمال الشركة
 *   اختيار رؤساء الفروع الإقليمية في المنطقة الموكل إليه
 *</t>
   </si>
   <si>
     <t>Restaurant manager</t>
   </si>
   <si>
     <t>مدير المطعم</t>
   </si>
   <si>
     <t>* Overseeing daily operations of the restaurant to ensure a high standard of service and guest satisfaction.
 * Managing staff recruitment, training, and performance evaluations to build a competent team.
 * Developing and implementing effective marketing strategies to promote the restaurant and increase customer engagement.
 * Monitoring financial performance, including budgeting, forecasting, and cost control to maximize profitability.
 * Ensuring compliance with health and safety regulations, as well as maintaining cleanliness and hygiene standards.
 * Collaborating with kitchen staff to create and update menus that meet customer preferences and seasonal availability.
 * Handling customer inquiries, complaints, and feedback to enhance the dining experience and foster loyalty.
 * Maintaining relationships with suppliers and vendors to ensure timely delivery of quality products.
 * Analyzing market trends and competitor activities to identify opportunities for growth and improvement.
 * Planning and organizing special events and promotions to attract new customers and retain existing ones.</t>
   </si>
   <si>
     <t>الإشراف على العمليات اليومية للمطعم لضمان مستوى عالٍ من الخدمة ورضا العملاء. * إدارة عملية توظيف وتدريب الموظفين وتقييم أدائهم لبناء فريق كفء. * تطوير وتنفيذ استراتيجيات تسويقية فعّالة للترويج للمطعم وزيادة تفاعل العملاء. * مراقبة الأداء المالي بما في ذلك إعداد الميزانيات والتنبؤ وضبط التكاليف لتعظيم الربحية. * ضمان الامتثال للوائح الصحة والسلامة والحفاظ على معايير النظافة والصحة العامة. * التعاون مع طاقم المطبخ لإنشاء وتحديث القوائم بما يتناسب مع تفضيلات العملاء وتوافر المواسم. * التعامل مع استفسارات العملاء وشكاواهم وملاحظاتهم لتعزيز تجربة تناول الطعام وتعزيز الولاء. * الحفاظ على العلاقات مع الموردين والبائعين لضمان تسليم المنتجات عالية الجودة في الوقت المناسب. * تحليل اتجاهات السوق وأنشطة المنافسين لتحديد فرص النمو والتحسين. * التخطيط وتنظيم الفعاليات والعروض الترويجية الخاصة لجذب عملاء جدد والحفاظ على العملاء الحاليين. *</t>
+  </si>
+  <si>
+    <t>Retail Betting Operations Manager</t>
+  </si>
+  <si>
+    <t>مدير منافذ المراهنات بالتجزئة</t>
+  </si>
+  <si>
+    <t>Managing the network of retail betting shops.
+Responsible for performance, revenue, and operational management.
+Organizing staff schedules and employee training.
+Ensuring compliance with legislation and internal policies.
+Handling complaints and customer‑related situations.
+Optimizing processes and operational costs.
+Collaborating with headquarters and marketing.</t>
+  </si>
+  <si>
+    <t>إدارة شبكة فروع المراهنات التقليدية.
+المسؤولية عن الأداء والإيرادات والعمليات التشغيلية.
+تنظيم المناوبات وتدريب الموظفين.
+مراقبة الالتزام بالقوانين والأنظمة الداخلية.
+معالجة الشكاوى والمواقف مع العملاء.
+تحسين العمليات وتقليل التكاليف.
+التعاون مع المقر الرئيسي وقسم التسويق.</t>
   </si>
   <si>
     <t>Returns Department Manager</t>
   </si>
   <si>
     <t xml:space="preserve"> مدير قسم مرتجعات</t>
   </si>
   <si>
     <t>* Managing and controlling employees at the complaints department.
 * Handling difficult customer complaints to their general satisfaction.
 * Preparation of documents for a possible attempt at conciliation and litigation with customers or suppliers.
 * Analysing the causes of difficult complaints.
 * Proposing appropriate measures to avoid complaints.</t>
   </si>
   <si>
     <t xml:space="preserve"> الإدارة والاشراف على الموظفين في قسم الشكاوى
 *  التعامل مع شكاوى العملاء والعمل على ارضائهم
 *  إعداد وثائق لمحاولة محتملة للتوفيق والتقاضي مع الزبائن أو الموردين
 *  تحليل أسباب الشكاوى 
 *  اقتراح تدابير مناسبة لتفادي الشكاوى 
 *</t>
   </si>
   <si>
     <t>Risk Manager</t>
   </si>
@@ -10022,61 +10486,50 @@
   <si>
     <t>مدير علاقات عامة</t>
   </si>
   <si>
     <t>* Responsibility for the internal and external communications of the company, maintaining good relations with media representatives and general public.
 * Drawing up and implementing the communication strategy of the company.
 * Preparing promotional articles, press releases, speeches and official responses to the questions posed by media representatives.
 * Monitoring the materials published in mass media, completing the media analyses.
 * Communicating with the representatives of the media, organising press conferences and similar media events.
 * Building and updating a database of contacts for media representatives.
 * Preparing proposals for sponsorship activities.
 * Coordinating the activities of subordinate employees.</t>
   </si>
   <si>
     <t xml:space="preserve"> المسؤولية عن الاتصالات الداخلية والخارجية للشركة والحفاظ على علاقات جيدة مع ممثلي وسائل الإعلام وعامة الناس
 *  وضع وتنفيذ استراتيجية التواصل للشركة
 *  إعداد مقالات ترويجية ونشرات صحفية وردود رسمية على الأسئلة التي يطرحها ممثلوا وسائل الإعلام
 *  رصد المواد المنشورة في وسائل الإعلام واستكمال التحليلات الإعلامية لها
 *  التواصل مع ممثلي وسائل الإعلام وتنظيم المؤتمرات الصحفية والمناسبات الإعلامية المماثلة
 *  إنشاء وتحديث قاعدة بيانات للاتصالات بممثلي وسائل الإعلام
 *  إعداد مقترحات لأنشطة الرعاية
 *  تنسيق أنشطة الموظفين التابعين
 *</t>
   </si>
   <si>
-    <t xml:space="preserve"> إنشاء حلول الأعمال والعمليات ونماذج الأعمال
-[...9 lines deleted...]
-  <si>
     <t>Promotional Assistant</t>
   </si>
   <si>
     <t>مساعد ترويجي</t>
   </si>
   <si>
     <t>* Presenting products with a view to promote sales.
 * Ensuring food product tasting.
 * Informing customers about the qualities and advantages of the presented products.
 * Handing out promotional items when purchasing a specified number of products.</t>
   </si>
   <si>
     <t xml:space="preserve">  تقديم المنتجات بهدف تعزيز المبيعات
 *  ضمان تذوق المنتجات الغذائية
 *  إطلاع العملاء على صفات ومزايا المنتجات المقدمة
 *   توزيع العناصر الترويجية عند شراء عدد محدد من المنتجات
 * </t>
   </si>
   <si>
     <t>SEO analyst</t>
   </si>
   <si>
     <t>محلل SEO</t>
   </si>
   <si>
@@ -10434,50 +10887,76 @@
 *   تحليل العيوب من أجل تحديد أسباب نشأتها
 *   إجراء إصلاحات للآلات والأجهزة عن طريق استبدال المكونات المعيبة بمكونات جديدة، أو عن طريق تعديل البرامج
 *   إدارة الوثائق الفنية والتحقق منها واستكمالها
 *   ضمان الدعم التقني للعمليات والمنتجات في الإنتاج الهندسي 
 *</t>
   </si>
   <si>
     <t xml:space="preserve"> ابتكار عمليات تكنولوجية جديدة وتحسين العمليات التكنولوجية الحالية
 *  الإشراف على مراعاة التركيبات والعمليات التكنولوجية
 *   إدارة عملية ما قبل الإنتاج للقضاء على أي أوجه قصور محتملة
 *   تقييم جودة المنتجات الجديدة
 *   اقتراح تدابير لتحسين عمليات الإنتاج
 *   تحليل الاختلافات بالتعاون مع رؤساء المناوبات
 *  صياغة وتحديث الوثائق التكنولوجية و/أو الرسومات
 *   التعاون في إعداد حسابات الأسعار 
 *</t>
   </si>
   <si>
     <t xml:space="preserve">  لحام المعادن والبلاستيك والبوليمرات وفقا للوثائق التقنية
 *   تحديد الأساليب المناسبة لإجراءات اللحام والعمل
 *   استخدام الأدوات وأدوات اللحام، والمسؤولية عن البيئات والاستخدام المناسبين
 *   التنظيف والتلميع وأعمال التشطيب الأخرى للحام
 *   فحص جودة اللحام باستخدام سلسلة من الاختبارات
 *   رعاية وصيانة المعدات التقنية في حالة تشغيلية 
 *</t>
+  </si>
+  <si>
+    <t>Welding technologist</t>
+  </si>
+  <si>
+    <t>تقني تكنولوجيا اللحام</t>
+  </si>
+  <si>
+    <t>Creating welding procedure specifications (WPS).
+Setting welding parameters for various materials.
+Inspecting weld quality and ensuring compliance with procedures.
+Responsibility for certification of welding processes and welders.
+Implementing new welding technologies and tools.
+Cooperating with production to resolve deviations.
+Analyzing weld defects and proposing corrective actions.
+Reviewing documentation and performing audit activities.</t>
+  </si>
+  <si>
+    <t>إعداد إجراءات التكنولوجيا الخاصة باللحام (WPS).
+ضبط معايير اللحام لمختلف المواد.
+فحص جودة اللحامات وضمان الالتزام بالإجراءات.
+المسؤولية عن شهادات عمليات اللحام واللحّامين.
+إدخال تقنيات وأدوات لحام جديدة.
+التعاون مع الإنتاج لمعالجة الانحرافات.
+تحليل عيوب اللحامات واقتراح الإجراءات التصحيحية.
+مراجعة الوثائق والقيام بأنشطة التدقيق.</t>
   </si>
   <si>
     <t>Medicine &amp; Social Care</t>
   </si>
   <si>
     <t>الطب والرعاية الاجتماعية</t>
   </si>
   <si>
     <t>Ambulance Driver</t>
   </si>
   <si>
     <t>سائق سيارة إسعاف</t>
   </si>
   <si>
     <t>* Driving ambulances or assisting ambulance drivers in transporting sick, injured, or convalescent persons. 
 * Removing and replacing soiled linens and equipment in order to maintain sanitary conditions. 
 * Placing patients on stretchers, and loading stretchers into ambulances, usually with assistance from other attendants. 
 * Accompanying and assisting emergency medical technicians on calls. 
 * Earning and maintaining appropriate certifications. 
 * Replacing supplies and disposable items on ambulances. 
 * Reporting facts concerning accidents or emergencies to hospital personnel or law enforcement officials. 
 * Administering first aid such as bandaging, splinting, and administering oxygen. 
 * Restraining or shackling violent patients.</t>
   </si>
   <si>
@@ -10786,82 +11265,134 @@
 *  تقديم توصيات لاستكمال الاختبارات المتخصصة
 *</t>
   </si>
   <si>
     <t>Doctor</t>
   </si>
   <si>
     <t>طبيب</t>
   </si>
   <si>
     <t>* Diagnosing acute and chronic illnesses within general medicine with subsequent therapy and recommendations for therapy and diagnostic procedures.
 * Close co-operation with other specialist doctors.
 * Collecting samples for haematology and biochemical tests, swabs for cultivation.
 * Recording the results of exams into a patient's health card, keeping ambulatory care records along with nurses.
 * Assigning points and recording individual health procedures for contracted health insurers.</t>
   </si>
   <si>
     <t xml:space="preserve"> تشخيص الأمراض الحادة والمزمنة في الطب العام والتوصيات للعلاج وإجراءات التشخيص
 *  التعاون الوثيق مع الأطباء المتخصصين الآخرين
 *  جمع عينات لأمراض الدم والاختبارات الكيميائية الحيوية، مسحات للزراعة
 *  تسجيل نتائج الفحوصات في البطاقة الصحية للمريض، والاحتفاظ بسجلات الرعاية المتنقلة مع الممرضات
 * تحديد النقاط وتسجيل الإجراءات الصحية الفردية لشركات التأمين الصحي المتعاقد معها
 *</t>
   </si>
   <si>
+    <t>Gynecologist</t>
+  </si>
+  <si>
+    <t>طبيب نساء وتوليد</t>
+  </si>
+  <si>
+    <t>Diagnosis and treatment of gynecological conditions.
+Pregnancy management and prenatal care.
+Preventive gynecological examinations.
+Performing minor gynecological procedures.
+Consultations regarding contraception and reproductive health.
+Evaluating ultrasound and laboratory test results.
+Postoperative care for patients.
+Maintaining documentation and recommending further examinations.</t>
+  </si>
+  <si>
+    <t>تشخيص وعلاج الأمراض النسائية.
+متابعة الحمل وتقديم الرعاية قبل الولادة.
+الفحوصات النسائية الوقائية.
+إجراء الإجراءات النسائية البسيطة.
+الاستشارات حول وسائل منع الحمل والصحة الإنجابية.
+تقييم نتائج الفحوصات بالأشعة فوق الصوتية والتحاليل المخبرية.
+رعاية المريضات بعد العمليات الجراحية.
+إدارة السجلات والتوصية بإجراء فحوصات إضافية.</t>
+  </si>
+  <si>
     <t>Head Nurse</t>
   </si>
   <si>
     <t>رئيس التمريض</t>
   </si>
   <si>
     <t xml:space="preserve">* Participating in planning the staffing budget and recruitment
 * Ensure that nursing care meets regulatory standards
 * Review and approve nursing policies and procedures
 * Evaluate nursing staff performance
 * Collaborate with nursing staff, upper management and external agencies in the coordination of patient care
 * Train nursing management staff and coordinate educational programs for patients and their families
 * Facilitate meetings with medical staff from other departments
 * Ensure that nursing care medical services are meeting patient needs
 * Implement quality assurance systems
 * Participating in development of new patient care programs
 </t>
   </si>
   <si>
     <t xml:space="preserve"> المشاركة في تخطيط ميزانية التوظيف وعملية التوظيف
 *    التأكد من أن الرعاية التمريضية تفي بالمعايير 
 *   استعراض سياسات وإجراءات التمريض والموافقة عليها
 *   تقييم أداء طاقم التمريض
 *    التعاون مع طاقم التمريض والإدارة العليا والوكالات الخارجية في تنسيق رعاية المرضى
 *   تدريب موظفي إدارة التمريض وتنسيق البرامج التعليمية للمرضى وأسرهم
 *    تيسير الاجتماعات مع الموظفين الطبيين من الإدارات الأخرى
 *   التأكد من أن خدمات الرعاية الطبية التمريضية تلبي احتياجات المرضى
 *    تنفيذ نظم ضمان الجودة
 *  المشاركة في وضع برامج جديدة لرعاية المرضى
 *  </t>
   </si>
   <si>
+    <t>Internist</t>
+  </si>
+  <si>
+    <t>طبيب باطن</t>
+  </si>
+  <si>
+    <t>Diagnosis and treatment of diseases of internal organs.
+Comprehensive management of chronic conditions (diabetes, hypertension, etc.).
+Interpretation of laboratory and imaging tests.
+Adjusting pharmacotherapy and monitoring treatment effects.
+Preventive check‑ups and patient education.
+Consultations for other specialists and general practitioners.
+Inpatient care depending on the workplace setting.
+Maintaining medical documentation and deciding on further examinations.</t>
+  </si>
+  <si>
+    <t>تشخيص وعلاج أمراض الأعضاء الداخلية.
+الإدارة الشاملة للأمراض المزمنة (السكري، ارتفاع ضغط الدم…).
+تفسير الفحوصات المخبرية والتصويرية.
+تحديد العلاج الدوائي ومتابعة فعاليته.
+الفحوصات الوقائية وتثقيف المرضى.
+تقديم الاستشارات لأخصائيين آخرين ولأطباء الرعاية الأولية.
+الرعاية الاستشفائية حسب طبيعة المؤسسة.
+إدارة السجلات الطبية واتخاذ القرارات بشأن الفحوصات الإضافية.</t>
+  </si>
+  <si>
     <t>Kinetotherapist</t>
   </si>
   <si>
     <t>المعالج الطبيعي</t>
   </si>
   <si>
     <t>* Assessing patients' physical abilities and limitations through various tests and evaluations.
 * Developing individualized treatment plans based on patients' needs and goals.
 * Implementing therapeutic exercises and activities to improve patients' mobility and function.
 * Educating patients and their families on treatment protocols and self-management strategies.
 * Monitoring and documenting patients' progress throughout the therapy process.
 * Collaborating with healthcare professionals, including physicians and occupational therapists, to ensure comprehensive care.
 * Utilizing specialized equipment and techniques to aid in rehabilitation.
 * Providing support and encouragement to motivate patients during their recovery journey.
 * Staying updated on advancements in kinesiology and rehabilitation practices.
 * Participating in professional development activities to enhance skills and knowledge in the field.</t>
   </si>
   <si>
     <t>* تقييم قدرات ومحددات المرضى الجسدية من خلال اختبارات وتقييمات متنوعة.
 * وضع خطط علاجية فردية بناءً على احتياجات وأهداف المرضى.
 * تنفيذ تمارين وأنشطة علاجية لتحسين قدرة المرضى على الحركة والوظيفة.
 * تعليم المرضى وعائلاتهم بروتوكولات العلاج واستراتيجيات إدارة الذات.
 * مراقبة وتوثيق تقدم المرضى خلال عملية العلاج.
 * العمل بالتعاون مع أخصائيي الرعاية الصحية، بما في ذلك الأطباء وأخصائيي العلاج المهني، لضمان الرعاية الشاملة.
 * استخدام معدات وتقنيات متخصصة لل المساعدة في إعادة التأهيل.
@@ -10961,50 +11492,76 @@
     <t>Midwife</t>
   </si>
   <si>
     <t>قابلة</t>
   </si>
   <si>
     <t>* Providing care to women during pregnancy, childbirth and postpartum period.
 * Keeping and supporting the optimum health condition of new and expectant mothers.
 * Leading a physiological birth, cooperating with a doctor in case of complications.
 * Educating new and expectant mothers regarding the care for newborns.
 * Preparing new and expectant mothers for breastfeeding.
 * Visiting women with gynaecological problems.
 * Managing medical records.</t>
   </si>
   <si>
     <t xml:space="preserve"> توفير الرعاية للمرأة أثناء الحمل والولادة وفترة ما بعد الولادة
 *  الحفاظ على الحالة الصحية المثلى للأمهات الجدد والحوامل ودعمها
 *  قيادة الولادة  والتعاون مع الطبيب في حالة حدوث مضاعفات
 * تثقيف الأمهات الجدد والحوامل فيما يتعلق برعاية المواليد الجدد
 *  إعداد الأمهات الجدد والحوامل للرضاعة الطبيعية
 *  زيارة النساء اللواتي يعانين من مشاكل تتعلق بأمراض النساء
 * إدارة السجلات الطبية 
 *</t>
   </si>
   <si>
+    <t>Neurologist</t>
+  </si>
+  <si>
+    <t>طبيب أعصاب</t>
+  </si>
+  <si>
+    <t>Diagnosis of disorders of the nervous system (brain, spinal cord, peripheral nerves).
+Performing neurological examinations.
+Ordering EMG, EEG, MRI, and other diagnostic tests.
+Treatment of acute and chronic neurological conditions.
+Long‑term follow‑up of patients with progressive diseases.
+Collaboration with rehabilitation and neurosurgery.
+Maintaining medical records.
+Educating patients and families on disease management.</t>
+  </si>
+  <si>
+    <t>تشخيص أمراض الجهاز العصبي (الدماغ، النخاع الشوكي، الأعصاب الطرفية).
+إجراء الفحص العصبي.
+طلب فحوصات EMG وEEG وMRI وغيرها من الاختبارات.
+علاج الأمراض العصبية الحادة والمزمنة.
+المتابعة طويلة المدى للمرضى المصابين بأمراض تقدمية.
+التعاون مع قسم التأهيل وجراحة الأعصاب.
+توثيق السجلات الطبية.
+تثقيف المرضى وعائلاتهم حول إدارة المرض.</t>
+  </si>
+  <si>
     <t>Nurse</t>
   </si>
   <si>
     <t>ممرضة</t>
   </si>
   <si>
     <t>* Providing assistance during specialised medical procedures and examinations.
 * Measuring and monitoring patient vital signs and functions.
 * Administering injections and prescribed medications to patients.
 * Collecting samples of biological materials.
 * Ordering preventative check-ups and examinations for patients.
 * Administering health records and documentation.
 * Washing, disinfecting, and sterilising medical instruments and aids.
 * Providing first aid in an emergency.</t>
   </si>
   <si>
     <t xml:space="preserve"> تقديم المساعدة خلال الإجراءات والفحوص الطبية المتخصصة
 *  قياس ومراقبة العلامات والوظائف الحيوية للمريض
 *  إعطاء الحقن والأدوية الموصوفة للمرضى
 *  جمع عينات من المواد البيولوجية
 *  طلب الفحوصات الوقائية والفحوصات للمرضى
 *  إدارة السجلات والوثائق الصحية
 * غسل وتطهير وتعقيم الأدوات الطبية
 *  تقديم الإسعافات الأولية في حالات الطوارئ
 *</t>
@@ -11048,113 +11605,188 @@
 *   تشغيل أجهزة الفحص 
 *   فحص رؤية العملاء وتقييم الحالة
 *   تصنيع الأجهزة التصحيحية وإصلاحها
 *   تقديم المشورة فيما يتعلق باختيار العدسات اللاصقة، وما إلى ذلك 
 * </t>
   </si>
   <si>
     <t>Orthopedic Technician</t>
   </si>
   <si>
     <t>فني عظام</t>
   </si>
   <si>
     <t>* Checking prosthetic products and semi-products.
 * Processing leather (rawhide) and lining materials manually and using machinery.
 * Making orthopaedic devices using machinery.
 * Joining orthopaedic materials by hand and machine sewing, riveting (solid bonding with metal components), etc.
 * Adjusting orthopaedic parts made from wood, leather, plastics, and other natural materials.
 * Making soft bandages and combined orthopaedic inserts.
 * Making orthopaedic shoes on the basis of prescriptions.</t>
   </si>
   <si>
     <t>فحص المنتجات والأجزاء نصف المصنعة الخاصة بالأطراف والأجهزة التعويضية. * معالجة الجلد (الخام) ومواد البطانة يدويًا وباستخدام الآلات. * تصنيع الأجهزة التقويمية باستخدام الآلات. * ربط المواد التقويمية بالخياطة اليدوية والآلية أو التثبيت المعدني (المسامير) وغيرها. * تعديل الأجزاء التقويمية المصنوعة من الخشب أو الجلد أو البلاستيك أو المواد الطبيعية الأخرى. * صناعة الضمادات اللينة والإدخالات التقويمية المدمجة. * تصنيع الأحذية الطبية التقويمية بناءً على الوصفات الطبية. *</t>
   </si>
   <si>
+    <t>Pediatrician</t>
+  </si>
+  <si>
+    <t>طبيب أطفال</t>
+  </si>
+  <si>
+    <t>Diagnosis and treatment of illnesses in children from birth to adolescence.
+Preventive check‑ups and monitoring of child growth and development.
+Vaccination and management of vaccination records.
+Prescribing treatment and monitoring its effectiveness.
+Consulting with parents on children’s health and nutrition.
+Identifying developmental disorders and referring to specialists.
+Maintaining medical documentation.
+Cooperating with hospitals and specialists in comprehensive care.</t>
+  </si>
+  <si>
+    <t>تشخيص وعلاج أمراض الأطفال من الولادة حتى سن المراهقة.
+الفحوصات الوقائية ومتابعة نمو وتطور الطفل.
+التطعيم وإدارة السجلّات الخاصة باللقاحات.
+وصف العلاج ومتابعة فعاليته.
+تقديم الاستشارات للوالدين حول صحة الأطفال وتغذيتهم.
+تحديد اضطرابات النمو وتحويل الحالات إلى المتخصصين.
+إدارة السجلات الطبية.
+التعاون مع المستشفيات والمتخصصين في تقديم الرعاية الشاملة.</t>
+  </si>
+  <si>
     <t>Physiotherapist</t>
   </si>
   <si>
     <t>أخصائي العلاج الطبيعي</t>
   </si>
   <si>
     <t>* Assessing the health condition of patients, diagnosing the source of troubles.
 * Prescribing specialised exercises depending on the nature of the troubles.
 * Performing rehabilitation procedures and exercises.
 * Instructing patients regarding proper walking, sitting, standing, and posture.
 * Managing documentation on the health condition of patients.</t>
   </si>
   <si>
     <t xml:space="preserve"> تقييم الحالة الصحية للمرضى وتشخيص مصدر المشكلة
 *   وصف التمارين المتخصصة حسب طبيعة المشاكل
 *    القيام بتمارين إعادة التأهيل
 *   إرشاد المرضى بشأن المشي والجلوس والوقوف والوضعية المناسبة
 *    إدارة الوثائق المتعلقة بالحالة الصحية للمرضى 
 * </t>
+  </si>
+  <si>
+    <t>Psychiatrist</t>
+  </si>
+  <si>
+    <t>Diagnosis of mental disorders.
+Prescribing psychopharmaceuticals and monitoring effectiveness.
+Crisis intervention and management of acute conditions.
+Long‑term care of patients with chronic psychiatric diagnoses.
+Collaboration with psychologists and therapists.
+Inpatient care depending on the workplace setting.
+Preparation of expert reports and medical assessments.
+Maintaining documentation and planning treatment.</t>
+  </si>
+  <si>
+    <t>تشخيص الاضطرابات النفسية.
+وصف الأدوية النفسية ومتابعة فعاليتها.
+التدخل في الأزمات وإدارة الحالات الحادة.
+المتابعة طويلة المدى للمرضى ذوي التشخيصات النفسية المزمنة.
+التعاون مع علماء النفس والمعالجين.
+الرعاية داخل المستشفى حسب نوع المؤسسة.
+إعداد التقارير والتقييمات الطبية المتخصصة.
+إدارة السجلات وخطط العلاج.</t>
   </si>
   <si>
     <t>Public Health Administrator</t>
   </si>
   <si>
     <t>مسؤول الصحة العامة</t>
   </si>
   <si>
     <t>* Performing expert activities in the area of primary prevention, protection, support, and strengthening of public health.
 * Performing state health supervision in the field of environment and working environment, occupational health, the creation and protection of healthy living and working conditions of children and youth, and on workplaces with ionising radiation.
 * Monitoring and statistical analysis of environmental factors and health characteristics.
 * Performing specialised tasks within the public health surveillance.
 * Performing activities in the area of health counselling and education.</t>
   </si>
   <si>
     <t xml:space="preserve"> القيام بأنشطة الخبراء في مجال الوقاية الأولية، والحماية، والدعم، وتعزيز الصحة العامة
 *  القيام بالإشراف الصحي الحكومي في مجال البيئة وبيئة العمل، والصحة المهنية، وتهيئة وحماية ظروف المعيشة والعمل الصحية للأطفال والشباب، وفي أماكن العمل 
 *  الرصد والتحليل الإحصائي للعوامل البيئية والخصائص الصحية
 *   أداء مهام متخصصة ضمن مراقبة الصحة العامة
 *  القيام بأنشطة في مجال المشورة الصحية والتعليم
 *</t>
   </si>
   <si>
     <t>Radiographer</t>
   </si>
   <si>
     <t>مصور اشعاعي</t>
   </si>
   <si>
     <t>* Performing diagnostic imaging examinations using X-ray equipment to assist in the diagnosis and treatment of patients.
 * Collaborating with physicians and healthcare professionals to determine appropriate imaging techniques and protocols.
 * Preparing patients for radiographic procedures by explaining the process, addressing concerns, and ensuring comfort.
 * Positioning patients correctly to obtain high-quality images while minimizing exposure to radiation.
 * Maintaining and operating radiographic equipment, ensuring compliance with safety and quality standards.
 * Analyzing images for technical quality and assisting in the interpretation of findings.
 * Keeping accurate patient records and documenting procedures performed and results obtained.
 * Ensuring the cleanliness and organization of the radiography department and equipment.
 * Staying updated with advancements in radiographic technology and techniques through continuous education and training.
 * Adhering to all regulatory and safety guidelines to ensure a safe environment for patients and staff.</t>
   </si>
   <si>
     <t>إجراء الفحوصات التصويرية التشخيصية باستخدام أجهزة الأشعة السينية للمساعدة في تشخيص وعلاج المرضى. * التعاون مع الأطباء والمتخصصين في الرعاية الصحية لتحديد تقنيات وبروتوكولات التصوير المناسبة. * تجهيز المرضى للإجراءات الشعاعية من خلال شرح العملية ومعالجة مخاوفهم وضمان راحتهم. * وضع المرضى بشكل صحيح للحصول على صور عالية الجودة مع تقليل التعرض للإشعاع. * تشغيل وصيانة أجهزة الأشعة السينية وضمان الامتثال لمعايير السلامة والجودة. * تحليل الصور من حيث الجودة التقنية والمساعدة في تفسير النتائج. * حفظ سجلات دقيقة للمرضى وتوثيق الإجراءات المنفذة والنتائج المحصلة. * ضمان نظافة وتنظيم قسم الأشعة والمعدات. * متابعة التطورات في تقنيات وأجهزة التصوير الشعاعي من خلال التعليم والتدريب المستمر. * الالتزام بجميع اللوائح وإرشادات السلامة لضمان بيئة آمنة للمرضى والطاقم الطبي. *</t>
   </si>
   <si>
+    <t>Radiologist</t>
+  </si>
+  <si>
+    <t>أخصائي أشعة</t>
+  </si>
+  <si>
+    <t>Performing and evaluating imaging examinations (X‑ray, ultrasound, CT, MRI).
+Providing findings and diagnostic recommendations.
+Collaborating with clinical physicians during diagnostics.
+Supervising the technical quality of imaging procedures.
+Ensuring radiation protection and compliance with legislation.
+Documenting and archiving imaging material.
+Recommending additional examinations when needed.
+Consulting results with other specialists.</t>
+  </si>
+  <si>
+    <t>إجراء وتقييم الفحوصات التصويرية (الأشعة السينية، الموجات فوق الصوتية، التصوير المقطعي، التصوير بالرنين المغناطيسي).
+إعداد التقارير الطبية والتوصيات التشخيصية.
+التعاون مع الأطباء الإكلينيكيين في عملية التشخيص.
+الإشراف على الجودة التقنية للفحوصات.
+ضمان الحماية من الإشعاع والالتزام بالتشريعات.
+توثيق وأرشفة المواد التصويرية.
+اقتراح فحوصات تكميلية عند الحاجة.
+مناقشة النتائج مع المتخصصين الآخرين.</t>
+  </si>
+  <si>
     <t>Radiology Assistant</t>
   </si>
   <si>
     <t>مساعد الأشعة</t>
   </si>
   <si>
     <t>* Independent specialised professional work during standard skiagraphic and skiascopic examinations.
 * Assisting with non-standard radiological operations using complex instrumentation.
 * Developing and processing of film material in the darkroom.
 * Performing CT and MR examinations and assisting in CT-guided intervention (biopsy and drainage).
 * Processing CT and MR image documentation and its recording on electronic media.
 * Informing the patient about the nature, preparation, duration, and potential risks of examination as well as the time of receiving the results.</t>
   </si>
   <si>
     <t>عمل مهني متخصص مستقل أثناء الفحوصات الشعاعية القياسية (Skiagraphic) والتنظيرية (Skiascopic). * المساعدة في العمليات الإشعاعية غير القياسية باستخدام أجهزة معقدة. * تحميض ومعالجة مواد الأفلام في غرفة مظلمة. * إجراء فحوصات الأشعة المقطعية (CT) والرنين المغناطيسي (MR) والمساعدة في التدخلات الموجهة بالأشعة المقطعية مثل الخزعة والتصريف. * معالجة وتوثيق صور الأشعة المقطعية والرنين المغناطيسي وتسجيلها على وسائط إلكترونية. * إبلاغ المريض بطبيعة الفحص، والتحضير له، ومدته، والمخاطر المحتملة، وكذلك بوقت استلام النتائج. *</t>
   </si>
   <si>
     <t>Regulatory Affairs Manager</t>
   </si>
   <si>
     <t>مدير الشؤون التنظيمية</t>
   </si>
   <si>
     <t>* Preparing, submitting, and implementing registration documents of pharmaceutical products.
 * Ensuring the correct translation and comprehensibility of technical texts shown on the packaging and package inserts of medicines.
@@ -11248,50 +11880,76 @@
     <t>معالج النطق</t>
   </si>
   <si>
     <t>* Assessing, diagnosing, and treating speech, language, and communication disorders in individuals of all ages.
 * Developing personalized treatment plans tailored to the specific needs of each client.
 * Conducting therapy sessions to improve speech clarity, language skills, and communication abilities.
 * Collaborating with other healthcare professionals, educators, and families to support clients' overall development.
 * Utilizing evidence-based practices and therapeutic techniques to enhance client outcomes.
 * Monitoring and documenting clients’ progress and adjusting treatment plans as necessary.
 * Providing guidance and support to families regarding communication strategies and resources.
 * Educating clients and their families about speech and language disorders and the therapeutic process.
 * Participating in continuing education and professional development to stay current with best practices in the field.
 * Maintaining confidentiality and adhering to ethical standards in all aspects of practice.</t>
   </si>
   <si>
     <t>* تقييم وتشخيص وعلاج اضطرابات النطق واللغة والتواصل لدى أفراد من جميع الأعمار.
 * تطوير خطط علاج شخصية مصممة لتلبية الاحتياجات المحددة لكل عميل.
 * إجراء جلسات علاج لتحسين وضوح النطق ومهارات اللغة وقدرات التواصل.
 * التعاون مع مهنيي الرعاية الصحية والمعلمين والعائلات لدعم التنمية الشاملة للعملاء.
 * استخدام ممارسات قائمة على الأدلة والتقنيات العلاجية لتعزيز نتائج العملاء.
 * مراقبة وتوثيق تقدم العملاء وتعديل خطط العلاج حسب الضرورة.
 * توفير الإرشاد والدعم للعائلات بشأن الاستراتيجيات والموارد التواصلية.
 * تثقيف العملاء وعائلاتهم حول اضطرابات النطق واللغة العملية العلاجية.
 * المشاركة في التعليم المستمر والتنمية المهنية للبقاء على اطلاع على أفضل الممارسات في هذا المجال.
 * الحفاظ على السرية والإلتزام بالمبادئ الأخلاقية في جميع جوانب الممارسة.</t>
+  </si>
+  <si>
+    <t>Surgeon</t>
+  </si>
+  <si>
+    <t>جرّاح</t>
+  </si>
+  <si>
+    <t>Diagnosis and indication of surgical procedures.
+Performing surgical operations.
+Pre‑ and postoperative patient care.
+Assessing surgical risks and informing the patient.
+Monitoring wound healing and preventing complications.
+Collaboration with anesthesiology and other specialties.
+Reviewing outcomes and planning follow‑up treatment.
+Maintaining surgical documentation.</t>
+  </si>
+  <si>
+    <t>تشخيص وتحديد الحاجة للتدخلات الجراحية.
+إجراء العمليات الجراحية.
+رعاية المريض قبل العملية وبعدها.
+تقييم مخاطر الجراحة وتقديم المعلومات اللازمة للمريض.
+متابعة التئام الجروح والوقاية من المضاعفات.
+التعاون مع قسم التخدير والتخصصات الأخرى.
+مراجعة النتائج والتخطيط للعلاج اللاحق.
+إدارة السجلات والوثائق الجراحية.</t>
   </si>
   <si>
     <t>Veterinarian</t>
   </si>
   <si>
     <t>طبيب بيطري</t>
   </si>
   <si>
     <t>* Examining the health of animals, determining diagnoses.
 * Examining and removing tissues and biological materials.
 * Prescribing and administering drugs to animals.
 * Performing minor and major surgeries.
 * Vaccinating animals against diseases, treating them for parasites.
 * Sterilising animals.
 * Euthanising animals.
 * Providing advice to owners and keepers of animals regarding proper nutrition.</t>
   </si>
   <si>
     <t xml:space="preserve"> فحص صحة الحيوانات وتحديد التشخيصات
 *  فحص الأنسجة والمواد البيولوجية وإزالتها
 *  وصف الأدوية وإعطائها للحيوانات
 *  إجراء عمليات جراحية بسيطة ومعقدة
 *  تطعيم الحيوانات ضد الأمراض وعلاجها من الطفيليات
 *  تعقيم الحيوانات
 *  قتل الحيوانات من دون تعذيبهم
@@ -12893,50 +13551,74 @@
 *    إسداء المشورة بشأن زراعة النباتات المشتراة ورعايتها 
 * </t>
   </si>
   <si>
     <t>Funeral service worker</t>
   </si>
   <si>
     <t>عامل خدمة الجنازة</t>
   </si>
   <si>
     <t>* Assisting families in planning and organizing funeral services in a compassionate and respectful manner.
 * Providing guidance on funeral arrangements, including casket selection, transportation, and memorial services.
 * Coordinating with various service providers, such as cemeteries, crematories, and florists.
 * Preparing and filing necessary legal documents, such as death certificates and permits.
 * Ensuring the proper care and preparation of the deceased, including embalming and dressing.
 * Managing logistics for the funeral service, including setting up the venue and overseeing the service proceedings.
 * Offering emotional support and counseling to grieving families throughout the planning process.
 * Maintaining a clean and respectful environment in the funeral home and associated facilities.
 * Adhering to health and safety regulations and ethical standards in all aspects of the job.
 * Participating in ongoing professional development and training to stay current with industry practices and regulations.</t>
   </si>
   <si>
     <t>مساعدة العائلات في تخطيط وتنظيم خدمات الجنازة والعزاء بطريقة متعاطفة ومحترمة. * تقديم الإرشادات بشأن ترتيبات الجنازة بما في ذلك تجهيز المتوفى والنقل وخدمات العزاء. * التنسيق مع الجهات المختصة مثل المقابر والمستشفيات لتسهيل الإجراءات. * إعداد وتقديم المستندات الرسمية اللازمة مثل شهادات الوفاة والتصاريح الحكومية. * ضمان العناية المناسبة بالمتوفى وتجهيزه وفق الإجراءات المعتمدة. * إدارة الجوانب التنظيمية لمراسم الدفن والعزاء بما في ذلك تجهيز المكان والإشراف على سير الخدمة. * تقديم الدعم العاطفي والإرشاد للأسر المفجوعة طوال عملية الترتيب. * الحفاظ على بيئة نظيفة ووقورة في مرافق العزاء والخدمات المرتبطة بها. * الالتزام بلوائح الصحة والسلامة والمعايير المهنية والأخلاقية في جميع جوانب العمل. * المشاركة في التدريب والتطوير المستمر لمواكبة أفضل الممارسات في خدمات الجنازة والعزاء . *</t>
   </si>
   <si>
+    <t>Gaming / Casino Operator</t>
+  </si>
+  <si>
+    <t>مشغّل صالة ألعاب / كازينو</t>
+  </si>
+  <si>
+    <t>Serving guests in a gaming room or casino.
+Supervising the operation of gaming devices.
+Providing information about games and rules.
+Handling basic technical and operational issues.
+Checking player age and eligibility.
+Complying with internal and legal regulations.
+Maintaining cleanliness and order in the venue.</t>
+  </si>
+  <si>
+    <t>خدمة ضيوف صالة الألعاب أو الكازينو.
+مراقبة سير عمل أجهزة الألعاب.
+تقديم المعلومات عن الألعاب والقواعد.
+معالجة المشكلات التقنية والتشغيلية الأساسية.
+التحقق من عمر اللاعبين وصلاحيتهم.
+الالتزام بالقوانين والأنظمة الداخلية.
+ضمان النظافة والنظام داخل المنشأة.</t>
+  </si>
+  <si>
     <t>Gardener</t>
   </si>
   <si>
     <t>بستاني</t>
   </si>
   <si>
     <t>* Caring for flower beds, lawns, trees and shrubs in gardens, orchards and public parks.
 * Hoeing and fertilising the soil, pulling weeds.
 * Planting and irrigating decorative plants, shrubs, trees and hedges.
 * Seeding, watering and mowing lawns.
 * Protecting vegetation from pests and diseases using chemical agents.
 * Harvesting and storing fruit and vegetables.
 * Repairing garden tools.</t>
   </si>
   <si>
     <t xml:space="preserve"> رعاية   الزهور والعشب والأشجار والشجيرات في الحدائق والبساتين والحدائق العامة
 *    التهوية وتخصيب التربة و ازالة الأعشاب الضارة
 *    زراعة وري نباتات الزينة والشجيرات والأشجار 
 *    وضع البذور والري وجز العشب
 *   حماية الغطاء النباتي من الآفات والأمراض باستخدام المواد
 *   حصاد وتخزين الفاكهة والخضروات
 *   إصلاح أدوات الحديقة 
 * </t>
   </si>
   <si>
@@ -12990,50 +13672,90 @@
 *    تقديم المشورة للعملاء فيما يتعلق بالعناية بالشعر
 *   الحفاظ على مكان العمل نظيفًا ومرتبًا
 * </t>
   </si>
   <si>
     <t>Housekeeper</t>
   </si>
   <si>
     <t>منظف ومشرف داخلي</t>
   </si>
   <si>
     <t xml:space="preserve">* managing household - taking care about household
 * organizing activities in the department of the hotel rooms
 * keeping records
 * providing services for the guests
 </t>
   </si>
   <si>
     <t xml:space="preserve">  إدارة مقر الاقامة و الاهتمام به 
 *   تنظيم   قسم غرف الفندق
 *   حفظ السجلات
 *  تقديم الخدمات للضيوف
 * </t>
   </si>
   <si>
+    <t>Housekeeping Supervisor</t>
+  </si>
+  <si>
+    <t>مشرف النظافة</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Issuing supplies and equipment to workers. 
+* Inspecting work performed to ensure that it meets specifications and established standards. 
+* Instructing staff in work policies and procedures.
+* Investigating complaints about service and equipment, and take corrective action. 
+* Evaluating employee performance and recommend personnel actions such as promotions, transfers, and dismissals. 
+* Checking and maintaining equipment to ensure that it is in working order. 
+* Performing or assisting with cleaning duties as necessary. 
+* Inspecting and evaluating the physical condition of facilities to determine the type of work required. 
+* Recommending upgrades that could improve service and increase operational efficiency. 
+* Coordinating activities with other departments to ensure that services are provided in an efficient and timely manner. 
+* Selecting the most suitable cleaning materials for different types of linens, furniture, flooring, and surfaces. 
+* Planning and preparing employee work schedules. 
+* Establishing and implementing operational standards and procedures for the departments supervised. 
+* Supervising in-house services such as laundries, maintenance and repair, dry cleaning, or valet services. 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  تقديم اللوازم والمعدات للعمال
+*  التحقق من العمل المنجز للتأكد من أنه يفي بالمواصفات والمعايير المقررة
+*   توجيه الموظفين في سياسات وإجراءات العمل
+*  التحقيق في الشكاوى المتعلقة بالخدمة والمعدات واتخاذ إجراءات تصحيحية
+*   تقييم أداء الموظفين والتوصية بإجراءات الموظفين مثل الترقيات والنقل والفصل
+*   فحص وصيانة المعدات للتأكد من أنها في حالة جيدة
+*   القيام بواجبات التنظيف أو تقديم المساعدة حسب الاقتضاء
+*  فحص وتقييم الحالة المادية للمرافق لتحديد نوع العمل المطلوب
+*   التوصية بتحسينات من شأنها تحسين الخدمة وزيادة الكفاءة التشغيلية
+*  تنسيق الأنشطة مع الإدارات الأخرى لضمان تقديم الخدمات بكفاءة وفي الوقت المناسب
+*   اختيار أنسب مواد تنظيف للأنواع المختلفة من المفارش والأثاث والأرضيات والأسطح
+*  تخطيط وإعداد جداول عمل الموظفين
+*  وضع وتنفيذ معايير وإجراءات تشغيلية للإدارات الخاضعة للإشراف
+*  الإشراف على الخدمات الداخلية مثل المغسلات والصيانة والإصلاح والتنظيف الجاف 
+* </t>
+  </si>
+  <si>
     <t>Image Stylist, Beauty Stylist</t>
   </si>
   <si>
     <t>خبير تجميل</t>
   </si>
   <si>
     <t>* Providing advice on the choice of suitable clothing, footwear, accessories and cosmetics subject to the colour type of clients, their figure, age, status, occasion etc.
 * Determining the so-called colour types and colour shades associated with them that suit the client’s face.
 * Managing the wardrobe.
 * Accompanying clients while shopping for/buying clothing, footwear, accessories and cosmetics.
 * Applying daytime and evening make-up.</t>
   </si>
   <si>
     <t xml:space="preserve"> تقديم المشورة بشأن اختيار الملابس والأحذية والإكسسوارات ومستحضرات التجميل المناسبة طبقا  للون العملاء وشخصيتهم وعمرهم وحالتهم ومناسبتهم وما إلى ذلك
 *    تحديد ما يسمى بأنواع الألوان وظلال الألوان المرتبطة بها والتي تناسب وجه العميل
 *    إدارة خزانة الملابس
 *    مرافقة العملاء أثناء التسوق/شراء الملابس والأحذية والإكسسوارات ومستحضرات التجميل
 *   وضع المكياج النهاري والمسائي 
 * </t>
   </si>
   <si>
     <t>Maintenance Worker</t>
   </si>
   <si>
     <t>عامل صيانة</t>
@@ -13160,50 +13882,74 @@
 * Responding to alarms and safety alerts, taking appropriate action to resolve issues.
 * Maintaining accurate records of boiler operations, maintenance activities, and safety checks.
 * Collaborating with engineering and maintenance teams to troubleshoot and repair boiler-related issues.
 * Ensuring compliance with safety regulations and industry standards in boiler operations.
 * Managing fuel supply and ensuring proper combustion for efficient energy production.
 * Assisting in the training of new staff on boiler operation and safety procedures.
 * Performing emergency shutdown procedures when necessary and ensuring safe operation at all times.</t>
   </si>
   <si>
     <t>* تشغيل وصيانة الغلايات لضمان عملها بكفاءة وأمان.
 * رصد ضغط الغلايات ودرجة الحرارة ومستوى المياه للحفاظ على الأداء الأمثل.
 * إجراء فحوصات روتينية وإجراء صيانة ضرورية على نظم الغلايات.
 * الاستجابة للإنذارات والتنبيهات الأمنية واتخاذ الإجراءات المناسبة لحل القضايا.
 * الحفاظ على سجلات دقيقة لعمليات الغلايات وأنشطة الصيانة والفحوصات الأمنية.
 * التعاون مع فرق الهندسة والصيانة لحل مشاكل الغلايات وإصلاحها.
 * ضمان الامتثال للوائح الأمنية والمعايير الصناعية في عمليات الغلايات.
 * إدارة إمدادات الوقود وضمان الاحتراق السليم لإنتاج الطاقة بكفاءة.
 * المساعدة في تدريب الطاقم الجديد على إجراءات التشغيل والسلامة للغلايات.
 * إجراء إجراءات الإغلاق في حالات الطوارئ عند الضرورة وضمان التشغيل الآمن في جميع الأوقات.</t>
   </si>
   <si>
     <t>Technology, Development</t>
   </si>
   <si>
     <t>التكنولوجيا ، التطوير</t>
+  </si>
+  <si>
+    <t>Gaming Machines Service Technician</t>
+  </si>
+  <si>
+    <t>فني صيانة أجهزة الألعاب</t>
+  </si>
+  <si>
+    <t>Installing, configuring, and servicing gaming machines.
+Diagnosing and repairing technical faults.
+Performing regular maintenance of gaming devices.
+Ensuring technical safety and operational functionality.
+Documenting interventions and reporting defects.
+Cooperating with operations managers.
+Testing new devices and components.</t>
+  </si>
+  <si>
+    <t>تركيب وضبط وصيانة أجهزة الألعاب.
+تشخيص الأعطال التقنية وإصلاحها.
+إجراء الصيانة الدورية للأجهزة.
+ضمان السلامة التقنية وكفاءة التشغيل.
+توثيق التدخلات ورفع تقارير بالأعطال.
+التعاون مع مديري التشغيل.
+اختبار الأجهزة والمكوّنات الجديدة.</t>
   </si>
   <si>
     <t>Geographic Information Systems Engineer</t>
   </si>
   <si>
     <t>مهندس أنظمة المعلومات الجغرافية</t>
   </si>
   <si>
     <t>* Develop and maintain Geographic Information Systems (GIS) applications and tools to support spatial data analysis and visualization.
 * Collaborate with cross-functional teams to gather requirements and translate them into technical specifications for GIS projects.
 * Conduct spatial data collection, processing, and analysis to support decision-making processes in various sectors.
 * Ensure the accuracy and integrity of GIS data through regular audits and updates.
 * Create and maintain detailed documentation of GIS processes, methodologies, and data sources.
 * Provide technical support and training to end-users on GIS software and tools.
 * Stay updated on the latest GIS technologies and trends to enhance system capabilities and performance.
 * Assist in the development of GIS-based solutions for urban planning, environmental management, and resource allocation.
 * Participate in project planning and execution, ensuring timely delivery of GIS projects within budget constraints.
 * Communicate effectively with stakeholders to present findings and recommendations based on spatial analysis.</t>
   </si>
   <si>
     <t>* تطوير وصيانة تطبيقات وأنظمة معلومات جغرافية (GIS) ودعم أدوات تحليل وتصوير البيانات المكانية.
 * التعاون مع فرق وظيفية متعددة لجمع المتطلبات وتحويلها إلى مواصفات تقنية لمشاريع نظم المعلومات الجغرافية.
 * إجراء الجمع والتعامل والتحليل للبيانات المكانية لدعم عمليات اتخاذ القرار في قطاعات متنوعة.
 * ضمان دقة وسلامة بيانات نظم المعلومات الجغرافية من خلال التدقيق والتحديث المنتظم.
 * إنشاء وصيانة وثائق مفصلة لعمليات وأساليب ومصادر بيانات نظم المعلومات الجغرافية.
@@ -14453,50 +15199,85 @@
 *   توفير المعلومات السياحية
 *  العمل على نظام الحجز الداخلي
 *   مسؤولية التحقق من صحة الأسعار المعروضة
 *   إبرام العقود المتعلقة بالجولات
 *   عمل الاتصالات الهاتفية أو عبر البريد الإلكتروني أو الفاكس مع العملاء
 *   تصميم وتنفيذ أنشطة لتعزيز المبيعات
 *   تلقي وتسوية المطالبات والشكاوى المبلغ عنها 
 *</t>
   </si>
   <si>
     <t>Bosun</t>
   </si>
   <si>
     <t>رئيس البحارة</t>
   </si>
   <si>
     <t>* steering the vessel, steersman's work
 * mooring vessels with steel ropes</t>
   </si>
   <si>
     <t xml:space="preserve"> توجيه السفينة
 *  إرساء السفن بالحبال الفولاذية 
 * </t>
   </si>
   <si>
+    <t>Catering manager</t>
+  </si>
+  <si>
+    <t>مدير التموين</t>
+  </si>
+  <si>
+    <t>* Preparing, and overseeing activities related to food preparation.
+* Planning menus in consultation with chefs.
+* Recruiting and training permanent and casual staff.
+* Planning staff shifts and rotes.
+* Ensuring health and safety regulations are strictly observed.
+* Monitoring the quality of the product and service provided.
+* Keeping financial and administrative records.
+* Managing the payroll and monitoring spending levels.
+* Maintaining stock levels and ordering new supplies as required.
+* Interacting with customers if involved with front of house work.
+* Liaising with suppliers and clients.
+* Negotiating contracts with customers, assessing their requirements and ensuring they are satisfied with the service delivered (in contract catering).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  القيام بالأنشطة المتعلقة بإعداد الأغذية والإشراف عليها
+*    وضع قوائم الوجبات بالتشاور مع الطهاة
+*    تعيين وتدريب موظفين دائمين ومؤقتين
+*    تخطيط نوبات الموظفين 
+*    ضمان التقيد الصارم بأنظمة الصحة والسلامة
+*    رصد نوعية المنتج والخدمات المقدمة
+*   الاحتفاظ بالسجلات المالية والإدارية
+*    إدارة كشوف المرتبات ورصد مستويات الإنفاق
+*    المحافظة على مستويات المخزون وطلب إمدادات جديدة حسب الاقتضاء
+*    التفاعل مع العملاء إذا اضطررت للتفاعل معهم في الصالة
+*    الاتصال بالموردين والعملاء
+*    التفاوض على العقود مع العملاء وتقييم متطلباتهم والتأكد من رضاهم عن الخدمة المقدمة (في خدمات المطاعم التعاقدية) 
+* </t>
+  </si>
+  <si>
     <t>Chambermaid</t>
   </si>
   <si>
     <t>خادمة</t>
   </si>
   <si>
     <t>* Cleaning of rooms, hallways, and common areas.
 * Regular vacuuming and dusting.
 * Making the beds and adjusting the sheeting.
 * Changing used bed linen and towels.
 * Cleaning bathrooms and toilets and refilling missing toiletries.
 * Emptying dustbins and changing used ashtrays.
 * Replenishing the contents of room mini-bars and refrigerators.</t>
   </si>
   <si>
     <t xml:space="preserve">  تنظيف الغرف والممرات والمناطق المشتركة
 *   التنظيف بالمكنسة الكهربائية ونفض الغبار بانتظام
 *  إعداد الأسرة وضبط الملاءة
 *   تغيير الأغطية والمناشف المستعملة
 *   تنظيف الحمامات والمراحيض وإعادة تعبئة أدوات النظافة الناقصة
 *   تفريغ صناديق القمامة وتغيير منفضات السجائر المستعملة
 *  تجديد محتويات ثلاجات الغرف الصغيرة والثلاجات 
 *</t>
   </si>
   <si>
@@ -14647,51 +15428,51 @@
   </si>
   <si>
     <t>حمال الفندق</t>
   </si>
   <si>
     <t>* Welcoming guests arriving at the hotel.
 * Helping guests when getting in and out of their vehicle, and opening doors.
 * Loading and unloading luggage to/from the vehicle.
 * Helping guests to carry their luggage.
 * Guiding guests to their hotel rooms and presenting the equipment rooms.
 * Responding to the commonly posed questions from guests, and solving problems.</t>
   </si>
   <si>
     <t xml:space="preserve"> الترحيب بالضيوف الواصلين إلى الفندق
 *   مساعدة الضيوف عند الدخول والخروج من سيارتهم وفتح الأبواب
 *   تحميل الأمتعة وتفريغها من المركبة وإليها
 *   مساعدة الضيوف على حمل أمتعتهم
 *   توجيه الضيوف إلى غرفهم الفندقية
 *  الرد على الاسئلة الشائعة التي يطرحها الضيوف وحل المشاكل 
 *</t>
   </si>
   <si>
     <t>Houseman</t>
   </si>
   <si>
-    <t>هاوسمان</t>
+    <t>عامل تشغيل قسم التدبير الفندقي</t>
   </si>
   <si>
     <t>* Taking part in the effective fulfilling of the daily working tasks in the housekeeping department.
 * Caring for the main storehouse in the housekeeping department.
 * Taking orders of working aids for chambermaids and cleaners.
 * Taking out large goods and working aids to the individual storerooms on the storeys.
 * Taking out, bringing and sorting out of the hotel bed sheets and tea towels.
 * Taking responsibility for the regular monthly stocktaking.</t>
   </si>
   <si>
     <t>* المشاركة في تنفيذ المهام اليومية للعمل في قسم الخدمة الداخلية.
 * الاهتمام بالمخزن الرئيسي في قسم الخدمة الداخلية.
 * استلام طلبات أدوات العمل للخدم والمُنظّفات.
 * إخراج البضائع الكبيرة وأدوات العمل إلى المخازن الفردية في الطوابق.
 * إخراج وجلب وفرز أغطية وأوراق الأسرة والمناشف في الفندق.
 * تحمّل المسؤولية عن عمليات الجرد الشهرية المنتظمة.</t>
   </si>
   <si>
     <t>Kitchen Helper</t>
   </si>
   <si>
     <t>مساعد الطباخ</t>
   </si>
   <si>
     <t>* Assisting in the preparation of food items according to established recipes and standards.
@@ -16411,88 +17192,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F683"/>
+  <dimension ref="A1:F712"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F683"/>
+      <selection activeCell="E6" sqref="E6:F712"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.7051" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.7051" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.7051" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.7051" customWidth="true" style="0"/>
     <col min="5" max="5" width="53.844" customWidth="true" style="0"/>
     <col min="6" max="6" width="53.844" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1">
-        <v>678</v>
+        <v>707</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>11</v>
@@ -17113,12966 +17894,13542 @@
         <v>138</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>81</v>
       </c>
       <c r="B37" t="s">
         <v>82</v>
       </c>
       <c r="C37" t="s">
         <v>139</v>
       </c>
       <c r="D37" t="s">
         <v>140</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" t="s">
         <v>143</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38" t="s">
         <v>144</v>
       </c>
-      <c r="C38" t="s">
+      <c r="E38" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="D38" t="s">
+      <c r="F38" s="2" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B39" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C39" t="s">
         <v>149</v>
       </c>
       <c r="D39" t="s">
         <v>150</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B40" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C40" t="s">
         <v>153</v>
       </c>
       <c r="D40" t="s">
         <v>154</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B41" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C41" t="s">
         <v>157</v>
       </c>
       <c r="D41" t="s">
         <v>158</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B42" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C42" t="s">
         <v>161</v>
       </c>
       <c r="D42" t="s">
         <v>162</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B43" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C43" t="s">
         <v>165</v>
       </c>
       <c r="D43" t="s">
         <v>166</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B44" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C44" t="s">
         <v>169</v>
       </c>
       <c r="D44" t="s">
         <v>170</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B45" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C45" t="s">
         <v>173</v>
       </c>
       <c r="D45" t="s">
         <v>174</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B46" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C46" t="s">
         <v>177</v>
       </c>
       <c r="D46" t="s">
         <v>178</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B47" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C47" t="s">
         <v>181</v>
       </c>
       <c r="D47" t="s">
         <v>182</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>183</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B48" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C48" t="s">
         <v>185</v>
       </c>
       <c r="D48" t="s">
         <v>186</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B49" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C49" t="s">
         <v>189</v>
       </c>
       <c r="D49" t="s">
         <v>190</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B50" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C50" t="s">
         <v>193</v>
       </c>
       <c r="D50" t="s">
         <v>194</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B51" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C51" t="s">
         <v>197</v>
       </c>
       <c r="D51" t="s">
         <v>198</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B52" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C52" t="s">
         <v>201</v>
       </c>
       <c r="D52" t="s">
         <v>202</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
+        <v>147</v>
+      </c>
+      <c r="B53" t="s">
+        <v>148</v>
+      </c>
+      <c r="C53" t="s">
         <v>205</v>
       </c>
-      <c r="B53" t="s">
+      <c r="D53" t="s">
         <v>206</v>
       </c>
-      <c r="C53" t="s">
+      <c r="E53" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="D53" t="s">
+      <c r="F53" s="2" t="s">
         <v>208</v>
-      </c>
-[...4 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>205</v>
+        <v>147</v>
       </c>
       <c r="B54" t="s">
-        <v>206</v>
+        <v>148</v>
       </c>
       <c r="C54" t="s">
+        <v>209</v>
+      </c>
+      <c r="D54" t="s">
+        <v>210</v>
+      </c>
+      <c r="E54" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="D54" t="s">
+      <c r="F54" s="2" t="s">
         <v>212</v>
-      </c>
-[...4 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B55" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C55" t="s">
         <v>215</v>
       </c>
       <c r="D55" t="s">
         <v>216</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B56" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C56" t="s">
         <v>219</v>
       </c>
       <c r="D56" t="s">
         <v>220</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B57" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C57" t="s">
         <v>223</v>
       </c>
       <c r="D57" t="s">
         <v>224</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B58" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C58" t="s">
         <v>227</v>
       </c>
       <c r="D58" t="s">
         <v>228</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B59" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C59" t="s">
         <v>231</v>
       </c>
       <c r="D59" t="s">
         <v>232</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B60" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C60" t="s">
         <v>235</v>
       </c>
       <c r="D60" t="s">
         <v>236</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B61" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C61" t="s">
         <v>239</v>
       </c>
       <c r="D61" t="s">
         <v>240</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B62" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C62" t="s">
         <v>243</v>
       </c>
       <c r="D62" t="s">
         <v>244</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B63" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C63" t="s">
         <v>247</v>
       </c>
       <c r="D63" t="s">
         <v>248</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B64" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C64" t="s">
         <v>251</v>
       </c>
       <c r="D64" t="s">
         <v>252</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B65" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C65" t="s">
         <v>255</v>
       </c>
       <c r="D65" t="s">
         <v>256</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>257</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B66" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C66" t="s">
         <v>259</v>
       </c>
       <c r="D66" t="s">
         <v>260</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>261</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B67" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C67" t="s">
         <v>263</v>
       </c>
       <c r="D67" t="s">
         <v>264</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B68" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C68" t="s">
         <v>267</v>
       </c>
       <c r="D68" t="s">
         <v>268</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>269</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B69" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C69" t="s">
         <v>271</v>
       </c>
       <c r="D69" t="s">
         <v>272</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B70" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C70" t="s">
         <v>275</v>
       </c>
       <c r="D70" t="s">
         <v>276</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
+        <v>213</v>
+      </c>
+      <c r="B71" t="s">
+        <v>214</v>
+      </c>
+      <c r="C71" t="s">
         <v>279</v>
       </c>
-      <c r="B71" t="s">
+      <c r="D71" t="s">
         <v>280</v>
       </c>
-      <c r="C71" t="s">
+      <c r="E71" s="2" t="s">
         <v>281</v>
       </c>
-      <c r="D71" t="s">
+      <c r="F71" s="2" t="s">
         <v>282</v>
-      </c>
-[...4 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>279</v>
+        <v>213</v>
       </c>
       <c r="B72" t="s">
-        <v>280</v>
+        <v>214</v>
       </c>
       <c r="C72" t="s">
+        <v>283</v>
+      </c>
+      <c r="D72" t="s">
+        <v>284</v>
+      </c>
+      <c r="E72" s="2" t="s">
         <v>285</v>
       </c>
-      <c r="D72" t="s">
+      <c r="F72" s="2" t="s">
         <v>286</v>
-      </c>
-[...4 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="B73" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C73" t="s">
         <v>289</v>
       </c>
       <c r="D73" t="s">
         <v>290</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="B74" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C74" t="s">
         <v>293</v>
       </c>
       <c r="D74" t="s">
         <v>294</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="B75" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C75" t="s">
         <v>297</v>
       </c>
       <c r="D75" t="s">
         <v>298</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="B76" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C76" t="s">
         <v>301</v>
       </c>
       <c r="D76" t="s">
         <v>302</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>303</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="B77" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C77" t="s">
         <v>305</v>
       </c>
       <c r="D77" t="s">
         <v>306</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>307</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="B78" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C78" t="s">
         <v>309</v>
       </c>
       <c r="D78" t="s">
         <v>310</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>311</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="B79" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C79" t="s">
         <v>313</v>
       </c>
       <c r="D79" t="s">
         <v>314</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>315</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="B80" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C80" t="s">
         <v>317</v>
       </c>
       <c r="D80" t="s">
         <v>318</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>319</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="B81" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C81" t="s">
         <v>321</v>
       </c>
       <c r="D81" t="s">
         <v>322</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="B82" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C82" t="s">
         <v>325</v>
       </c>
       <c r="D82" t="s">
         <v>326</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
+        <v>287</v>
+      </c>
+      <c r="B83" t="s">
+        <v>288</v>
+      </c>
+      <c r="C83" t="s">
         <v>329</v>
       </c>
-      <c r="B83" t="s">
+      <c r="D83" t="s">
         <v>330</v>
       </c>
-      <c r="C83" t="s">
+      <c r="E83" s="2" t="s">
         <v>331</v>
       </c>
-      <c r="D83" t="s">
+      <c r="F83" s="2" t="s">
         <v>332</v>
-      </c>
-[...4 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>329</v>
+        <v>287</v>
       </c>
       <c r="B84" t="s">
-        <v>330</v>
+        <v>288</v>
       </c>
       <c r="C84" t="s">
+        <v>333</v>
+      </c>
+      <c r="D84" t="s">
+        <v>334</v>
+      </c>
+      <c r="E84" s="2" t="s">
         <v>335</v>
       </c>
-      <c r="D84" t="s">
+      <c r="F84" s="2" t="s">
         <v>336</v>
-      </c>
-[...4 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>329</v>
+        <v>287</v>
       </c>
       <c r="B85" t="s">
-        <v>330</v>
+        <v>288</v>
       </c>
       <c r="C85" t="s">
+        <v>337</v>
+      </c>
+      <c r="D85" t="s">
+        <v>338</v>
+      </c>
+      <c r="E85" s="2" t="s">
         <v>339</v>
       </c>
-      <c r="D85" t="s">
+      <c r="F85" s="2" t="s">
         <v>340</v>
-      </c>
-[...4 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="B86" t="s">
-        <v>330</v>
+        <v>342</v>
       </c>
       <c r="C86" t="s">
-        <v>313</v>
+        <v>343</v>
       </c>
       <c r="D86" t="s">
-        <v>314</v>
+        <v>344</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>315</v>
+        <v>345</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="B87" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="C87" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D87" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="B88" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="C88" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D88" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="B89" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="C89" t="s">
-        <v>354</v>
+        <v>325</v>
       </c>
       <c r="D89" t="s">
+        <v>326</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="F89" s="2" t="s">
         <v>355</v>
-      </c>
-[...4 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B90" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C90" t="s">
         <v>358</v>
       </c>
       <c r="D90" t="s">
         <v>359</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>360</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B91" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C91" t="s">
         <v>362</v>
       </c>
       <c r="D91" t="s">
         <v>363</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>364</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B92" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C92" t="s">
         <v>366</v>
       </c>
       <c r="D92" t="s">
         <v>367</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B93" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C93" t="s">
         <v>370</v>
       </c>
       <c r="D93" t="s">
         <v>371</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>372</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B94" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C94" t="s">
         <v>374</v>
       </c>
       <c r="D94" t="s">
         <v>375</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>376</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B95" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C95" t="s">
         <v>378</v>
       </c>
       <c r="D95" t="s">
         <v>379</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>380</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B96" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C96" t="s">
         <v>382</v>
       </c>
       <c r="D96" t="s">
         <v>383</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>384</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B97" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C97" t="s">
         <v>386</v>
       </c>
       <c r="D97" t="s">
         <v>387</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>388</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B98" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C98" t="s">
         <v>390</v>
       </c>
       <c r="D98" t="s">
         <v>391</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>392</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B99" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C99" t="s">
         <v>394</v>
       </c>
       <c r="D99" t="s">
         <v>395</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>396</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B100" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C100" t="s">
         <v>398</v>
       </c>
       <c r="D100" t="s">
         <v>399</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>400</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B101" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C101" t="s">
         <v>402</v>
       </c>
       <c r="D101" t="s">
         <v>403</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>404</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B102" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C102" t="s">
         <v>406</v>
       </c>
       <c r="D102" t="s">
         <v>407</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>408</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B103" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C103" t="s">
         <v>410</v>
       </c>
       <c r="D103" t="s">
         <v>411</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>412</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B104" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C104" t="s">
         <v>414</v>
       </c>
       <c r="D104" t="s">
         <v>415</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>416</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B105" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C105" t="s">
         <v>418</v>
       </c>
       <c r="D105" t="s">
         <v>419</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>420</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B106" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C106" t="s">
         <v>422</v>
       </c>
       <c r="D106" t="s">
         <v>423</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>424</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B107" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C107" t="s">
         <v>426</v>
       </c>
       <c r="D107" t="s">
         <v>427</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B108" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C108" t="s">
         <v>430</v>
       </c>
       <c r="D108" t="s">
         <v>431</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>432</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B109" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C109" t="s">
         <v>434</v>
       </c>
       <c r="D109" t="s">
         <v>435</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>436</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B110" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C110" t="s">
         <v>438</v>
       </c>
       <c r="D110" t="s">
         <v>439</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>440</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B111" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C111" t="s">
         <v>442</v>
       </c>
       <c r="D111" t="s">
         <v>443</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B112" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C112" t="s">
         <v>446</v>
       </c>
       <c r="D112" t="s">
         <v>447</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>448</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B113" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C113" t="s">
         <v>450</v>
       </c>
       <c r="D113" t="s">
         <v>451</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>452</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B114" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C114" t="s">
         <v>454</v>
       </c>
       <c r="D114" t="s">
         <v>455</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>456</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B115" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C115" t="s">
         <v>458</v>
       </c>
       <c r="D115" t="s">
         <v>459</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>460</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B116" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C116" t="s">
         <v>462</v>
       </c>
       <c r="D116" t="s">
         <v>463</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>464</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B117" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C117" t="s">
         <v>466</v>
       </c>
       <c r="D117" t="s">
         <v>467</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>468</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B118" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C118" t="s">
         <v>470</v>
       </c>
       <c r="D118" t="s">
         <v>471</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>472</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
+        <v>356</v>
+      </c>
+      <c r="B119" t="s">
+        <v>357</v>
+      </c>
+      <c r="C119" t="s">
         <v>474</v>
       </c>
-      <c r="B119" t="s">
+      <c r="D119" t="s">
         <v>475</v>
       </c>
-      <c r="C119" t="s">
+      <c r="E119" s="2" t="s">
         <v>476</v>
       </c>
-      <c r="D119" t="s">
+      <c r="F119" s="2" t="s">
         <v>477</v>
-      </c>
-[...4 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>474</v>
+        <v>356</v>
       </c>
       <c r="B120" t="s">
-        <v>475</v>
+        <v>357</v>
       </c>
       <c r="C120" t="s">
+        <v>478</v>
+      </c>
+      <c r="D120" t="s">
+        <v>479</v>
+      </c>
+      <c r="E120" s="2" t="s">
         <v>480</v>
       </c>
-      <c r="D120" t="s">
+      <c r="F120" s="2" t="s">
         <v>481</v>
-      </c>
-[...4 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>474</v>
+        <v>356</v>
       </c>
       <c r="B121" t="s">
-        <v>475</v>
+        <v>357</v>
       </c>
       <c r="C121" t="s">
+        <v>482</v>
+      </c>
+      <c r="D121" t="s">
+        <v>483</v>
+      </c>
+      <c r="E121" s="2" t="s">
         <v>484</v>
       </c>
-      <c r="D121" t="s">
+      <c r="F121" s="2" t="s">
         <v>485</v>
-      </c>
-[...4 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B122" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C122" t="s">
         <v>488</v>
       </c>
       <c r="D122" t="s">
         <v>489</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>490</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B123" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C123" t="s">
         <v>492</v>
       </c>
       <c r="D123" t="s">
         <v>493</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>494</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B124" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C124" t="s">
         <v>496</v>
       </c>
       <c r="D124" t="s">
         <v>497</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>498</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B125" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C125" t="s">
         <v>500</v>
       </c>
       <c r="D125" t="s">
         <v>501</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>502</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B126" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C126" t="s">
         <v>504</v>
       </c>
       <c r="D126" t="s">
         <v>505</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>506</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B127" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C127" t="s">
         <v>508</v>
       </c>
       <c r="D127" t="s">
         <v>509</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>510</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B128" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C128" t="s">
         <v>512</v>
       </c>
       <c r="D128" t="s">
         <v>513</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>514</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B129" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C129" t="s">
         <v>516</v>
       </c>
       <c r="D129" t="s">
         <v>517</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>518</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B130" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C130" t="s">
-        <v>293</v>
+        <v>520</v>
       </c>
       <c r="D130" t="s">
-        <v>294</v>
+        <v>521</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B131" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C131" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="D131" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B132" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C132" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D132" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B133" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C133" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="D133" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B134" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C134" t="s">
-        <v>534</v>
+        <v>301</v>
       </c>
       <c r="D134" t="s">
-        <v>535</v>
+        <v>302</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>536</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B135" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C135" t="s">
         <v>538</v>
       </c>
       <c r="D135" t="s">
         <v>539</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>540</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B136" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C136" t="s">
         <v>542</v>
       </c>
       <c r="D136" t="s">
         <v>543</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>544</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B137" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C137" t="s">
         <v>546</v>
       </c>
       <c r="D137" t="s">
         <v>547</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>548</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B138" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C138" t="s">
         <v>550</v>
       </c>
       <c r="D138" t="s">
         <v>551</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>552</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B139" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C139" t="s">
         <v>554</v>
       </c>
       <c r="D139" t="s">
         <v>555</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>556</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B140" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C140" t="s">
         <v>558</v>
       </c>
       <c r="D140" t="s">
         <v>559</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>560</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B141" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C141" t="s">
         <v>562</v>
       </c>
       <c r="D141" t="s">
         <v>563</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B142" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C142" t="s">
         <v>566</v>
       </c>
       <c r="D142" t="s">
         <v>567</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>568</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B143" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C143" t="s">
         <v>570</v>
       </c>
       <c r="D143" t="s">
         <v>571</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B144" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C144" t="s">
         <v>574</v>
       </c>
       <c r="D144" t="s">
         <v>575</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>576</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B145" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C145" t="s">
         <v>578</v>
       </c>
       <c r="D145" t="s">
         <v>579</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>580</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B146" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C146" t="s">
         <v>582</v>
       </c>
       <c r="D146" t="s">
         <v>583</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>584</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B147" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C147" t="s">
         <v>586</v>
       </c>
       <c r="D147" t="s">
         <v>587</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>588</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B148" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C148" t="s">
         <v>590</v>
       </c>
       <c r="D148" t="s">
         <v>591</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>592</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B149" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C149" t="s">
         <v>594</v>
       </c>
       <c r="D149" t="s">
         <v>595</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>596</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B150" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C150" t="s">
         <v>598</v>
       </c>
       <c r="D150" t="s">
         <v>599</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>600</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B151" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C151" t="s">
         <v>602</v>
       </c>
       <c r="D151" t="s">
         <v>603</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>604</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B152" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C152" t="s">
         <v>606</v>
       </c>
       <c r="D152" t="s">
-        <v>481</v>
+        <v>607</v>
       </c>
       <c r="E152" s="2" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F152" s="2" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B153" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C153" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="D153" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F153" s="2" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B154" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C154" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D154" t="s">
-        <v>535</v>
+        <v>615</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="F154" s="2" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B155" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C155" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="D155" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="F155" s="2" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>620</v>
+        <v>486</v>
       </c>
       <c r="B156" t="s">
-        <v>621</v>
+        <v>487</v>
       </c>
       <c r="C156" t="s">
         <v>622</v>
       </c>
       <c r="D156" t="s">
         <v>623</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>624</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>620</v>
+        <v>486</v>
       </c>
       <c r="B157" t="s">
-        <v>621</v>
+        <v>487</v>
       </c>
       <c r="C157" t="s">
         <v>626</v>
       </c>
       <c r="D157" t="s">
+        <v>493</v>
+      </c>
+      <c r="E157" s="2" t="s">
         <v>627</v>
       </c>
-      <c r="E157" s="2" t="s">
+      <c r="F157" s="2" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>620</v>
+        <v>486</v>
       </c>
       <c r="B158" t="s">
-        <v>621</v>
+        <v>487</v>
       </c>
       <c r="C158" t="s">
+        <v>629</v>
+      </c>
+      <c r="D158" t="s">
         <v>630</v>
       </c>
-      <c r="D158" t="s">
+      <c r="E158" s="2" t="s">
         <v>631</v>
       </c>
-      <c r="E158" s="2" t="s">
+      <c r="F158" s="2" t="s">
         <v>632</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>620</v>
+        <v>486</v>
       </c>
       <c r="B159" t="s">
-        <v>621</v>
+        <v>487</v>
       </c>
       <c r="C159" t="s">
+        <v>633</v>
+      </c>
+      <c r="D159" t="s">
+        <v>555</v>
+      </c>
+      <c r="E159" s="2" t="s">
         <v>634</v>
       </c>
-      <c r="D159" t="s">
+      <c r="F159" s="2" t="s">
         <v>635</v>
-      </c>
-[...4 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>620</v>
+        <v>486</v>
       </c>
       <c r="B160" t="s">
-        <v>621</v>
+        <v>487</v>
       </c>
       <c r="C160" t="s">
+        <v>636</v>
+      </c>
+      <c r="D160" t="s">
+        <v>637</v>
+      </c>
+      <c r="E160" s="2" t="s">
         <v>638</v>
       </c>
-      <c r="D160" t="s">
+      <c r="F160" s="2" t="s">
         <v>639</v>
-      </c>
-[...4 lines deleted...]
-        <v>641</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
+        <v>640</v>
+      </c>
+      <c r="B161" t="s">
+        <v>641</v>
+      </c>
+      <c r="C161" t="s">
         <v>642</v>
       </c>
-      <c r="B161" t="s">
+      <c r="D161" t="s">
         <v>643</v>
       </c>
-      <c r="C161" t="s">
+      <c r="E161" s="2" t="s">
         <v>644</v>
       </c>
-      <c r="D161" t="s">
+      <c r="F161" s="2" t="s">
         <v>645</v>
-      </c>
-[...4 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="B162" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="C162" t="s">
+        <v>646</v>
+      </c>
+      <c r="D162" t="s">
+        <v>647</v>
+      </c>
+      <c r="E162" s="2" t="s">
         <v>648</v>
       </c>
-      <c r="D162" t="s">
+      <c r="F162" s="2" t="s">
         <v>649</v>
-      </c>
-[...4 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="B163" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="C163" t="s">
+        <v>650</v>
+      </c>
+      <c r="D163" t="s">
+        <v>651</v>
+      </c>
+      <c r="E163" s="2" t="s">
         <v>652</v>
       </c>
-      <c r="D163" t="s">
+      <c r="F163" s="2" t="s">
         <v>653</v>
-      </c>
-[...4 lines deleted...]
-        <v>655</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="B164" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="C164" t="s">
+        <v>654</v>
+      </c>
+      <c r="D164" t="s">
+        <v>655</v>
+      </c>
+      <c r="E164" s="2" t="s">
         <v>656</v>
       </c>
-      <c r="D164" t="s">
+      <c r="F164" s="2" t="s">
         <v>657</v>
-      </c>
-[...4 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="B165" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="C165" t="s">
+        <v>658</v>
+      </c>
+      <c r="D165" t="s">
+        <v>659</v>
+      </c>
+      <c r="E165" s="2" t="s">
         <v>660</v>
       </c>
-      <c r="D165" t="s">
+      <c r="F165" s="2" t="s">
         <v>661</v>
-      </c>
-[...4 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B166" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C166" t="s">
         <v>664</v>
       </c>
       <c r="D166" t="s">
         <v>665</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>666</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B167" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C167" t="s">
         <v>668</v>
       </c>
       <c r="D167" t="s">
         <v>669</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>670</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B168" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C168" t="s">
-        <v>370</v>
+        <v>672</v>
       </c>
       <c r="D168" t="s">
-        <v>371</v>
+        <v>673</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="F168" s="2" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B169" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C169" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="D169" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F169" s="2" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B170" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C170" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="D170" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="F170" s="2" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B171" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C171" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="D171" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B172" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C172" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="D172" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B173" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C173" t="s">
-        <v>690</v>
+        <v>382</v>
       </c>
       <c r="D173" t="s">
-        <v>691</v>
+        <v>383</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>692</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B174" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C174" t="s">
         <v>694</v>
       </c>
       <c r="D174" t="s">
         <v>695</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>696</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B175" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C175" t="s">
         <v>698</v>
       </c>
       <c r="D175" t="s">
         <v>699</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>700</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B176" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C176" t="s">
         <v>702</v>
       </c>
       <c r="D176" t="s">
         <v>703</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>704</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B177" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C177" t="s">
         <v>706</v>
       </c>
       <c r="D177" t="s">
         <v>707</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>708</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B178" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C178" t="s">
         <v>710</v>
       </c>
       <c r="D178" t="s">
         <v>711</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B179" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C179" t="s">
         <v>714</v>
       </c>
       <c r="D179" t="s">
         <v>715</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>716</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B180" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C180" t="s">
-        <v>239</v>
+        <v>718</v>
       </c>
       <c r="D180" t="s">
-        <v>240</v>
+        <v>719</v>
       </c>
       <c r="E180" s="2" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="F180" s="2" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B181" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C181" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="D181" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="F181" s="2" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B182" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C182" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="D182" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="E182" s="2" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="F182" s="2" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B183" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C183" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="D183" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="E183" s="2" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="F183" s="2" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B184" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C184" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="D184" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="E184" s="2" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="F184" s="2" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B185" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C185" t="s">
-        <v>736</v>
+        <v>247</v>
       </c>
       <c r="D185" t="s">
-        <v>737</v>
+        <v>248</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>738</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B186" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C186" t="s">
         <v>740</v>
       </c>
       <c r="D186" t="s">
         <v>741</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>742</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B187" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C187" t="s">
         <v>744</v>
       </c>
       <c r="D187" t="s">
         <v>745</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>746</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B188" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C188" t="s">
         <v>748</v>
       </c>
       <c r="D188" t="s">
         <v>749</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>750</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B189" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C189" t="s">
         <v>752</v>
       </c>
       <c r="D189" t="s">
         <v>753</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>754</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B190" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C190" t="s">
         <v>756</v>
       </c>
       <c r="D190" t="s">
         <v>757</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>758</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B191" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="C191" t="s">
         <v>760</v>
       </c>
       <c r="D191" t="s">
         <v>761</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>762</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
+        <v>662</v>
+      </c>
+      <c r="B192" t="s">
+        <v>663</v>
+      </c>
+      <c r="C192" t="s">
         <v>764</v>
       </c>
-      <c r="B192" t="s">
+      <c r="D192" t="s">
         <v>765</v>
       </c>
-      <c r="C192" t="s">
+      <c r="E192" s="2" t="s">
         <v>766</v>
       </c>
-      <c r="D192" t="s">
+      <c r="F192" s="2" t="s">
         <v>767</v>
-      </c>
-[...4 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>764</v>
+        <v>662</v>
       </c>
       <c r="B193" t="s">
-        <v>765</v>
+        <v>663</v>
       </c>
       <c r="C193" t="s">
+        <v>768</v>
+      </c>
+      <c r="D193" t="s">
+        <v>769</v>
+      </c>
+      <c r="E193" s="2" t="s">
         <v>770</v>
       </c>
-      <c r="D193" t="s">
+      <c r="F193" s="2" t="s">
         <v>771</v>
-      </c>
-[...4 lines deleted...]
-        <v>773</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>764</v>
+        <v>662</v>
       </c>
       <c r="B194" t="s">
-        <v>765</v>
+        <v>663</v>
       </c>
       <c r="C194" t="s">
+        <v>772</v>
+      </c>
+      <c r="D194" t="s">
+        <v>773</v>
+      </c>
+      <c r="E194" s="2" t="s">
         <v>774</v>
       </c>
-      <c r="D194" t="s">
+      <c r="F194" s="2" t="s">
         <v>775</v>
-      </c>
-[...4 lines deleted...]
-        <v>777</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>764</v>
+        <v>662</v>
       </c>
       <c r="B195" t="s">
-        <v>765</v>
+        <v>663</v>
       </c>
       <c r="C195" t="s">
+        <v>776</v>
+      </c>
+      <c r="D195" t="s">
+        <v>777</v>
+      </c>
+      <c r="E195" s="2" t="s">
         <v>778</v>
       </c>
-      <c r="D195" t="s">
+      <c r="F195" s="2" t="s">
         <v>779</v>
-      </c>
-[...4 lines deleted...]
-        <v>781</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>764</v>
+        <v>662</v>
       </c>
       <c r="B196" t="s">
-        <v>765</v>
+        <v>663</v>
       </c>
       <c r="C196" t="s">
+        <v>780</v>
+      </c>
+      <c r="D196" t="s">
+        <v>781</v>
+      </c>
+      <c r="E196" s="2" t="s">
         <v>782</v>
       </c>
-      <c r="D196" t="s">
+      <c r="F196" s="2" t="s">
         <v>783</v>
-      </c>
-[...4 lines deleted...]
-        <v>785</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="B197" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="C197" t="s">
         <v>786</v>
       </c>
       <c r="D197" t="s">
         <v>787</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>788</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="B198" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="C198" t="s">
         <v>790</v>
       </c>
       <c r="D198" t="s">
         <v>791</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>792</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="B199" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="C199" t="s">
         <v>794</v>
       </c>
       <c r="D199" t="s">
         <v>795</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>796</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="B200" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="C200" t="s">
         <v>798</v>
       </c>
       <c r="D200" t="s">
         <v>799</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>800</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="B201" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="C201" t="s">
         <v>802</v>
       </c>
       <c r="D201" t="s">
         <v>803</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>804</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="B202" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="C202" t="s">
         <v>806</v>
       </c>
       <c r="D202" t="s">
         <v>807</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>808</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="B203" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="C203" t="s">
         <v>810</v>
       </c>
       <c r="D203" t="s">
         <v>811</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>812</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="B204" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="C204" t="s">
         <v>814</v>
       </c>
       <c r="D204" t="s">
         <v>815</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>816</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="B205" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="C205" t="s">
         <v>818</v>
       </c>
       <c r="D205" t="s">
         <v>819</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>820</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="B206" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="C206" t="s">
         <v>822</v>
       </c>
       <c r="D206" t="s">
         <v>823</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>824</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="B207" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="C207" t="s">
         <v>826</v>
       </c>
       <c r="D207" t="s">
         <v>827</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>828</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="B208" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="C208" t="s">
         <v>830</v>
       </c>
       <c r="D208" t="s">
         <v>831</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>832</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="B209" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="C209" t="s">
         <v>834</v>
       </c>
       <c r="D209" t="s">
         <v>835</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>836</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="B210" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="C210" t="s">
         <v>838</v>
       </c>
       <c r="D210" t="s">
         <v>839</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>840</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="B211" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="C211" t="s">
         <v>842</v>
       </c>
       <c r="D211" t="s">
         <v>843</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>844</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="B212" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="C212" t="s">
         <v>846</v>
       </c>
       <c r="D212" t="s">
         <v>847</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>848</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="B213" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="C213" t="s">
         <v>850</v>
       </c>
       <c r="D213" t="s">
         <v>851</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>852</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="B214" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="C214" t="s">
         <v>854</v>
       </c>
       <c r="D214" t="s">
         <v>855</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>856</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="B215" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="C215" t="s">
         <v>858</v>
       </c>
       <c r="D215" t="s">
         <v>859</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>860</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="B216" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="C216" t="s">
         <v>862</v>
       </c>
       <c r="D216" t="s">
         <v>863</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>864</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
+        <v>784</v>
+      </c>
+      <c r="B217" t="s">
+        <v>785</v>
+      </c>
+      <c r="C217" t="s">
         <v>866</v>
       </c>
-      <c r="B217" t="s">
+      <c r="D217" t="s">
         <v>867</v>
-      </c>
-[...4 lines deleted...]
-        <v>294</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>868</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>866</v>
+        <v>784</v>
       </c>
       <c r="B218" t="s">
-        <v>867</v>
+        <v>785</v>
       </c>
       <c r="C218" t="s">
-        <v>522</v>
+        <v>870</v>
       </c>
       <c r="D218" t="s">
-        <v>523</v>
+        <v>871</v>
       </c>
       <c r="E218" s="2" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="F218" s="2" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>866</v>
+        <v>784</v>
       </c>
       <c r="B219" t="s">
-        <v>867</v>
+        <v>785</v>
       </c>
       <c r="C219" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="D219" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="E219" s="2" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="F219" s="2" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>866</v>
+        <v>784</v>
       </c>
       <c r="B220" t="s">
-        <v>867</v>
+        <v>785</v>
       </c>
       <c r="C220" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="D220" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="E220" s="2" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="F220" s="2" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>866</v>
+        <v>784</v>
       </c>
       <c r="B221" t="s">
-        <v>867</v>
+        <v>785</v>
       </c>
       <c r="C221" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="D221" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="F221" s="2" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="B222" t="s">
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="C222" t="s">
-        <v>884</v>
+        <v>301</v>
       </c>
       <c r="D222" t="s">
-        <v>885</v>
+        <v>302</v>
       </c>
       <c r="E222" s="2" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="F222" s="2" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="B223" t="s">
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="C223" t="s">
-        <v>888</v>
+        <v>538</v>
       </c>
       <c r="D223" t="s">
-        <v>889</v>
+        <v>539</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>890</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="B224" t="s">
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="C224" t="s">
         <v>892</v>
       </c>
       <c r="D224" t="s">
         <v>893</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>894</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="B225" t="s">
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="C225" t="s">
         <v>896</v>
       </c>
       <c r="D225" t="s">
         <v>897</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>898</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="B226" t="s">
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="C226" t="s">
-        <v>301</v>
+        <v>900</v>
       </c>
       <c r="D226" t="s">
-        <v>302</v>
+        <v>901</v>
       </c>
       <c r="E226" s="2" t="s">
-        <v>303</v>
+        <v>902</v>
       </c>
       <c r="F226" s="2" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="B227" t="s">
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="C227" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="D227" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="F227" s="2" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="B228" t="s">
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="C228" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="D228" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="F228" s="2" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="B229" t="s">
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="C229" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="D229" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="E229" s="2" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="F229" s="2" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="B230" t="s">
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="C230" t="s">
-        <v>305</v>
+        <v>916</v>
       </c>
       <c r="D230" t="s">
-        <v>306</v>
+        <v>917</v>
       </c>
       <c r="E230" s="2" t="s">
-        <v>307</v>
+        <v>918</v>
       </c>
       <c r="F230" s="2" t="s">
-        <v>913</v>
+        <v>919</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="B231" t="s">
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="C231" t="s">
-        <v>914</v>
+        <v>309</v>
       </c>
       <c r="D231" t="s">
-        <v>915</v>
+        <v>310</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>916</v>
+        <v>311</v>
       </c>
       <c r="F231" s="2" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="B232" t="s">
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="C232" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="D232" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="E232" s="2" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="F232" s="2" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="B233" t="s">
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="C233" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="D233" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="E233" s="2" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="F233" s="2" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="B234" t="s">
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="C234" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="D234" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="E234" s="2" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="F234" s="2" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="B235" t="s">
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="C235" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="D235" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>930</v>
+        <v>319</v>
       </c>
       <c r="F235" s="2" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>932</v>
+        <v>886</v>
       </c>
       <c r="B236" t="s">
-        <v>933</v>
+        <v>887</v>
       </c>
       <c r="C236" t="s">
         <v>934</v>
       </c>
       <c r="D236" t="s">
         <v>935</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>936</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>932</v>
+        <v>886</v>
       </c>
       <c r="B237" t="s">
-        <v>933</v>
+        <v>887</v>
       </c>
       <c r="C237" t="s">
         <v>938</v>
       </c>
       <c r="D237" t="s">
         <v>939</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>940</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>932</v>
+        <v>886</v>
       </c>
       <c r="B238" t="s">
-        <v>933</v>
+        <v>887</v>
       </c>
       <c r="C238" t="s">
         <v>942</v>
       </c>
       <c r="D238" t="s">
         <v>943</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>944</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>932</v>
+        <v>886</v>
       </c>
       <c r="B239" t="s">
-        <v>933</v>
+        <v>887</v>
       </c>
       <c r="C239" t="s">
         <v>946</v>
       </c>
       <c r="D239" t="s">
         <v>947</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>948</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>932</v>
+        <v>886</v>
       </c>
       <c r="B240" t="s">
-        <v>933</v>
+        <v>887</v>
       </c>
       <c r="C240" t="s">
+        <v>325</v>
+      </c>
+      <c r="D240" t="s">
+        <v>326</v>
+      </c>
+      <c r="E240" s="2" t="s">
         <v>950</v>
       </c>
-      <c r="D240" t="s">
+      <c r="F240" s="2" t="s">
         <v>951</v>
-      </c>
-[...4 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>932</v>
+        <v>952</v>
       </c>
       <c r="B241" t="s">
-        <v>933</v>
+        <v>953</v>
       </c>
       <c r="C241" t="s">
         <v>954</v>
       </c>
       <c r="D241" t="s">
         <v>955</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>956</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>932</v>
+        <v>952</v>
       </c>
       <c r="B242" t="s">
-        <v>933</v>
+        <v>953</v>
       </c>
       <c r="C242" t="s">
         <v>958</v>
       </c>
       <c r="D242" t="s">
         <v>959</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>960</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
+        <v>952</v>
+      </c>
+      <c r="B243" t="s">
+        <v>953</v>
+      </c>
+      <c r="C243" t="s">
         <v>962</v>
       </c>
-      <c r="B243" t="s">
+      <c r="D243" t="s">
         <v>963</v>
       </c>
-      <c r="C243" t="s">
+      <c r="E243" s="2" t="s">
         <v>964</v>
       </c>
-      <c r="D243" t="s">
+      <c r="F243" s="2" t="s">
         <v>965</v>
-      </c>
-[...4 lines deleted...]
-        <v>967</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>962</v>
+        <v>952</v>
       </c>
       <c r="B244" t="s">
-        <v>963</v>
+        <v>953</v>
       </c>
       <c r="C244" t="s">
+        <v>966</v>
+      </c>
+      <c r="D244" t="s">
+        <v>967</v>
+      </c>
+      <c r="E244" s="2" t="s">
         <v>968</v>
       </c>
-      <c r="D244" t="s">
+      <c r="F244" s="2" t="s">
         <v>969</v>
-      </c>
-[...4 lines deleted...]
-        <v>971</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>962</v>
+        <v>952</v>
       </c>
       <c r="B245" t="s">
-        <v>963</v>
+        <v>953</v>
       </c>
       <c r="C245" t="s">
+        <v>970</v>
+      </c>
+      <c r="D245" t="s">
+        <v>971</v>
+      </c>
+      <c r="E245" s="2" t="s">
         <v>972</v>
       </c>
-      <c r="D245" t="s">
+      <c r="F245" s="2" t="s">
         <v>973</v>
-      </c>
-[...4 lines deleted...]
-        <v>975</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>962</v>
+        <v>952</v>
       </c>
       <c r="B246" t="s">
-        <v>963</v>
+        <v>953</v>
       </c>
       <c r="C246" t="s">
+        <v>974</v>
+      </c>
+      <c r="D246" t="s">
+        <v>975</v>
+      </c>
+      <c r="E246" s="2" t="s">
         <v>976</v>
       </c>
-      <c r="D246" t="s">
+      <c r="F246" s="2" t="s">
         <v>977</v>
-      </c>
-[...4 lines deleted...]
-        <v>979</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>962</v>
+        <v>952</v>
       </c>
       <c r="B247" t="s">
-        <v>963</v>
+        <v>953</v>
       </c>
       <c r="C247" t="s">
+        <v>978</v>
+      </c>
+      <c r="D247" t="s">
+        <v>979</v>
+      </c>
+      <c r="E247" s="2" t="s">
         <v>980</v>
       </c>
-      <c r="D247" t="s">
+      <c r="F247" s="2" t="s">
         <v>981</v>
-      </c>
-[...4 lines deleted...]
-        <v>983</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>962</v>
+        <v>982</v>
       </c>
       <c r="B248" t="s">
-        <v>963</v>
+        <v>983</v>
       </c>
       <c r="C248" t="s">
         <v>984</v>
       </c>
       <c r="D248" t="s">
         <v>985</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>986</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>962</v>
+        <v>982</v>
       </c>
       <c r="B249" t="s">
-        <v>963</v>
+        <v>983</v>
       </c>
       <c r="C249" t="s">
         <v>988</v>
       </c>
       <c r="D249" t="s">
         <v>989</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>990</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>962</v>
+        <v>982</v>
       </c>
       <c r="B250" t="s">
-        <v>963</v>
+        <v>983</v>
       </c>
       <c r="C250" t="s">
         <v>992</v>
       </c>
       <c r="D250" t="s">
         <v>993</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>994</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>962</v>
+        <v>982</v>
       </c>
       <c r="B251" t="s">
-        <v>963</v>
+        <v>983</v>
       </c>
       <c r="C251" t="s">
         <v>996</v>
       </c>
       <c r="D251" t="s">
         <v>997</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>998</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>962</v>
+        <v>982</v>
       </c>
       <c r="B252" t="s">
-        <v>963</v>
+        <v>983</v>
       </c>
       <c r="C252" t="s">
         <v>1000</v>
       </c>
       <c r="D252" t="s">
         <v>1001</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>1002</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>962</v>
+        <v>982</v>
       </c>
       <c r="B253" t="s">
-        <v>963</v>
+        <v>983</v>
       </c>
       <c r="C253" t="s">
         <v>1004</v>
       </c>
       <c r="D253" t="s">
         <v>1005</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>1006</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>962</v>
+        <v>982</v>
       </c>
       <c r="B254" t="s">
-        <v>963</v>
+        <v>983</v>
       </c>
       <c r="C254" t="s">
         <v>1008</v>
       </c>
       <c r="D254" t="s">
         <v>1009</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>1010</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
+        <v>982</v>
+      </c>
+      <c r="B255" t="s">
+        <v>983</v>
+      </c>
+      <c r="C255" t="s">
         <v>1012</v>
       </c>
-      <c r="B255" t="s">
+      <c r="D255" t="s">
         <v>1013</v>
       </c>
-      <c r="C255" t="s">
+      <c r="E255" s="2" t="s">
         <v>1014</v>
       </c>
-      <c r="D255" t="s">
+      <c r="F255" s="2" t="s">
         <v>1015</v>
-      </c>
-[...4 lines deleted...]
-        <v>1017</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>1012</v>
+        <v>982</v>
       </c>
       <c r="B256" t="s">
-        <v>1013</v>
+        <v>983</v>
       </c>
       <c r="C256" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D256" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E256" s="2" t="s">
         <v>1018</v>
       </c>
-      <c r="D256" t="s">
+      <c r="F256" s="2" t="s">
         <v>1019</v>
-      </c>
-[...4 lines deleted...]
-        <v>1021</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>1012</v>
+        <v>982</v>
       </c>
       <c r="B257" t="s">
-        <v>1013</v>
+        <v>983</v>
       </c>
       <c r="C257" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D257" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E257" s="2" t="s">
         <v>1022</v>
       </c>
-      <c r="D257" t="s">
+      <c r="F257" s="2" t="s">
         <v>1023</v>
-      </c>
-[...4 lines deleted...]
-        <v>1025</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>1012</v>
+        <v>982</v>
       </c>
       <c r="B258" t="s">
-        <v>1013</v>
+        <v>983</v>
       </c>
       <c r="C258" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D258" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E258" s="2" t="s">
         <v>1026</v>
       </c>
-      <c r="D258" t="s">
+      <c r="F258" s="2" t="s">
         <v>1027</v>
-      </c>
-[...4 lines deleted...]
-        <v>1029</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>1012</v>
+        <v>982</v>
       </c>
       <c r="B259" t="s">
-        <v>1013</v>
+        <v>983</v>
       </c>
       <c r="C259" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E259" s="2" t="s">
         <v>1030</v>
       </c>
-      <c r="D259" t="s">
+      <c r="F259" s="2" t="s">
         <v>1031</v>
-      </c>
-[...4 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B260" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C260" t="s">
         <v>1034</v>
       </c>
       <c r="D260" t="s">
         <v>1035</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>1036</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B261" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C261" t="s">
         <v>1038</v>
       </c>
       <c r="D261" t="s">
         <v>1039</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1040</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B262" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C262" t="s">
         <v>1042</v>
       </c>
       <c r="D262" t="s">
         <v>1043</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>1044</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B263" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C263" t="s">
         <v>1046</v>
       </c>
       <c r="D263" t="s">
         <v>1047</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>1048</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B264" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C264" t="s">
         <v>1050</v>
       </c>
       <c r="D264" t="s">
         <v>1051</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>1052</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B265" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C265" t="s">
         <v>1054</v>
       </c>
       <c r="D265" t="s">
         <v>1055</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1056</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B266" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C266" t="s">
         <v>1058</v>
       </c>
       <c r="D266" t="s">
         <v>1059</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>1060</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B267" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C267" t="s">
         <v>1062</v>
       </c>
       <c r="D267" t="s">
         <v>1063</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>1064</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B268" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C268" t="s">
         <v>1066</v>
       </c>
       <c r="D268" t="s">
         <v>1067</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>1068</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B269" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C269" t="s">
         <v>1070</v>
       </c>
       <c r="D269" t="s">
         <v>1071</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>1072</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B270" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C270" t="s">
         <v>1074</v>
       </c>
       <c r="D270" t="s">
         <v>1075</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>1076</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B271" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C271" t="s">
         <v>1078</v>
       </c>
       <c r="D271" t="s">
         <v>1079</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>1080</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B272" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C272" t="s">
         <v>1082</v>
       </c>
       <c r="D272" t="s">
         <v>1083</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>1085</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B273" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C273" t="s">
         <v>1086</v>
       </c>
       <c r="D273" t="s">
         <v>1087</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>1088</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B274" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C274" t="s">
         <v>1090</v>
       </c>
       <c r="D274" t="s">
         <v>1091</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B275" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C275" t="s">
         <v>1094</v>
       </c>
       <c r="D275" t="s">
         <v>1095</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>1096</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B276" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C276" t="s">
         <v>1098</v>
       </c>
       <c r="D276" t="s">
         <v>1099</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B277" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C277" t="s">
         <v>1102</v>
       </c>
       <c r="D277" t="s">
         <v>1103</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>1104</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B278" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C278" t="s">
         <v>1106</v>
       </c>
       <c r="D278" t="s">
         <v>1107</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>1108</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B279" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C279" t="s">
         <v>1110</v>
       </c>
       <c r="D279" t="s">
         <v>1111</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>1112</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B280" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C280" t="s">
         <v>1114</v>
       </c>
       <c r="D280" t="s">
         <v>1115</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B281" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C281" t="s">
         <v>1118</v>
       </c>
       <c r="D281" t="s">
         <v>1119</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>1120</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B282" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C282" t="s">
         <v>1122</v>
       </c>
       <c r="D282" t="s">
         <v>1123</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1124</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>1125</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B283" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C283" t="s">
         <v>1126</v>
       </c>
       <c r="D283" t="s">
         <v>1127</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B284" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C284" t="s">
         <v>1130</v>
       </c>
       <c r="D284" t="s">
         <v>1131</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>1132</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B285" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C285" t="s">
         <v>1134</v>
       </c>
       <c r="D285" t="s">
         <v>1135</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1136</v>
       </c>
       <c r="F285" s="2" t="s">
-        <v>1109</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B286" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C286" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="D286" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="E286" s="2" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="F286" s="2" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B287" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C287" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="D287" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="E287" s="2" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="F287" s="2" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B288" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C288" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="D288" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="E288" s="2" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="F288" s="2" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B289" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C289" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="D289" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="E289" s="2" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="F289" s="2" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B290" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C290" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="D290" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="E290" s="2" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="F290" s="2" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B291" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C291" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="D291" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="F291" s="2" t="s">
-        <v>1160</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B292" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C292" t="s">
         <v>1161</v>
       </c>
       <c r="D292" t="s">
         <v>1162</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>1163</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B293" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C293" t="s">
         <v>1165</v>
       </c>
       <c r="D293" t="s">
         <v>1166</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>1167</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B294" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C294" t="s">
         <v>1169</v>
       </c>
       <c r="D294" t="s">
         <v>1170</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>1171</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B295" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C295" t="s">
         <v>1173</v>
       </c>
       <c r="D295" t="s">
         <v>1174</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>1175</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B296" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C296" t="s">
         <v>1177</v>
       </c>
       <c r="D296" t="s">
         <v>1178</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>1179</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>1180</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B297" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C297" t="s">
         <v>1181</v>
       </c>
       <c r="D297" t="s">
         <v>1182</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>1183</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B298" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C298" t="s">
         <v>1185</v>
       </c>
       <c r="D298" t="s">
         <v>1186</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>1187</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>1188</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B299" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C299" t="s">
         <v>1189</v>
       </c>
       <c r="D299" t="s">
         <v>1190</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>1191</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>1192</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B300" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C300" t="s">
         <v>1193</v>
       </c>
       <c r="D300" t="s">
         <v>1194</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>1195</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B301" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C301" t="s">
         <v>1197</v>
       </c>
       <c r="D301" t="s">
         <v>1198</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>1199</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>1200</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B302" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C302" t="s">
         <v>1201</v>
       </c>
       <c r="D302" t="s">
         <v>1202</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>1203</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B303" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C303" t="s">
         <v>1205</v>
       </c>
       <c r="D303" t="s">
         <v>1206</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>1207</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B304" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C304" t="s">
         <v>1209</v>
       </c>
       <c r="D304" t="s">
         <v>1210</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>1211</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>1212</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B305" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C305" t="s">
         <v>1213</v>
       </c>
       <c r="D305" t="s">
         <v>1214</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>1215</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>1216</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B306" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C306" t="s">
-        <v>918</v>
+        <v>1217</v>
       </c>
       <c r="D306" t="s">
-        <v>919</v>
+        <v>1218</v>
       </c>
       <c r="E306" s="2" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="F306" s="2" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B307" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C307" t="s">
-        <v>922</v>
+        <v>1221</v>
       </c>
       <c r="D307" t="s">
-        <v>923</v>
+        <v>1222</v>
       </c>
       <c r="E307" s="2" t="s">
-        <v>1219</v>
+        <v>1223</v>
       </c>
       <c r="F307" s="2" t="s">
-        <v>1220</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B308" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C308" t="s">
-        <v>1221</v>
+        <v>1225</v>
       </c>
       <c r="D308" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
       <c r="E308" s="2" t="s">
-        <v>1223</v>
+        <v>1227</v>
       </c>
       <c r="F308" s="2" t="s">
-        <v>1224</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B309" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C309" t="s">
-        <v>1225</v>
+        <v>1229</v>
       </c>
       <c r="D309" t="s">
-        <v>1226</v>
+        <v>1230</v>
       </c>
       <c r="E309" s="2" t="s">
-        <v>1227</v>
+        <v>1231</v>
       </c>
       <c r="F309" s="2" t="s">
-        <v>1228</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B310" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C310" t="s">
-        <v>1229</v>
+        <v>1233</v>
       </c>
       <c r="D310" t="s">
-        <v>1230</v>
+        <v>1234</v>
       </c>
       <c r="E310" s="2" t="s">
-        <v>1231</v>
+        <v>1235</v>
       </c>
       <c r="F310" s="2" t="s">
-        <v>1232</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B311" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C311" t="s">
-        <v>1233</v>
+        <v>1237</v>
       </c>
       <c r="D311" t="s">
-        <v>1234</v>
+        <v>1238</v>
       </c>
       <c r="E311" s="2" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="F311" s="2" t="s">
-        <v>1236</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B312" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C312" t="s">
-        <v>1237</v>
+        <v>1241</v>
       </c>
       <c r="D312" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="E312" s="2" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="F312" s="2" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B313" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C313" t="s">
-        <v>1241</v>
+        <v>1245</v>
       </c>
       <c r="D313" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="E313" s="2" t="s">
-        <v>1243</v>
+        <v>1247</v>
       </c>
       <c r="F313" s="2" t="s">
-        <v>1244</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B314" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C314" t="s">
-        <v>1245</v>
+        <v>1249</v>
       </c>
       <c r="D314" t="s">
-        <v>1246</v>
+        <v>1250</v>
       </c>
       <c r="E314" s="2" t="s">
-        <v>1247</v>
+        <v>1251</v>
       </c>
       <c r="F314" s="2" t="s">
-        <v>1248</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B315" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C315" t="s">
-        <v>1249</v>
+        <v>938</v>
       </c>
       <c r="D315" t="s">
-        <v>1250</v>
+        <v>939</v>
       </c>
       <c r="E315" s="2" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="F315" s="2" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="B316" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="C316" t="s">
-        <v>1253</v>
+        <v>942</v>
       </c>
       <c r="D316" t="s">
-        <v>1254</v>
+        <v>943</v>
       </c>
       <c r="E316" s="2" t="s">
         <v>1255</v>
       </c>
       <c r="F316" s="2" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B317" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C317" t="s">
         <v>1257</v>
       </c>
-      <c r="B317" t="s">
+      <c r="D317" t="s">
         <v>1258</v>
       </c>
-      <c r="C317" t="s">
+      <c r="E317" s="2" t="s">
         <v>1259</v>
       </c>
-      <c r="D317" t="s">
+      <c r="F317" s="2" t="s">
         <v>1260</v>
-      </c>
-[...4 lines deleted...]
-        <v>1262</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1257</v>
+        <v>1032</v>
       </c>
       <c r="B318" t="s">
-        <v>1258</v>
+        <v>1033</v>
       </c>
       <c r="C318" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E318" s="2" t="s">
         <v>1263</v>
       </c>
-      <c r="D318" t="s">
+      <c r="F318" s="2" t="s">
         <v>1264</v>
-      </c>
-[...4 lines deleted...]
-        <v>1266</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1257</v>
+        <v>1032</v>
       </c>
       <c r="B319" t="s">
-        <v>1258</v>
+        <v>1033</v>
       </c>
       <c r="C319" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E319" s="2" t="s">
         <v>1267</v>
       </c>
-      <c r="D319" t="s">
+      <c r="F319" s="2" t="s">
         <v>1268</v>
-      </c>
-[...4 lines deleted...]
-        <v>1270</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1257</v>
+        <v>1032</v>
       </c>
       <c r="B320" t="s">
-        <v>1258</v>
+        <v>1033</v>
       </c>
       <c r="C320" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E320" s="2" t="s">
         <v>1271</v>
       </c>
-      <c r="D320" t="s">
+      <c r="F320" s="2" t="s">
         <v>1272</v>
-      </c>
-[...4 lines deleted...]
-        <v>1274</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1257</v>
+        <v>1032</v>
       </c>
       <c r="B321" t="s">
-        <v>1258</v>
+        <v>1033</v>
       </c>
       <c r="C321" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E321" s="2" t="s">
         <v>1275</v>
       </c>
-      <c r="D321" t="s">
+      <c r="F321" s="2" t="s">
         <v>1276</v>
-      </c>
-[...4 lines deleted...]
-        <v>1278</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1257</v>
+        <v>1032</v>
       </c>
       <c r="B322" t="s">
-        <v>1258</v>
+        <v>1033</v>
       </c>
       <c r="C322" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E322" s="2" t="s">
         <v>1279</v>
       </c>
-      <c r="D322" t="s">
+      <c r="F322" s="2" t="s">
         <v>1280</v>
-      </c>
-[...4 lines deleted...]
-        <v>1282</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1257</v>
+        <v>1032</v>
       </c>
       <c r="B323" t="s">
-        <v>1258</v>
+        <v>1033</v>
       </c>
       <c r="C323" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E323" s="2" t="s">
         <v>1283</v>
       </c>
-      <c r="D323" t="s">
+      <c r="F323" s="2" t="s">
         <v>1284</v>
-      </c>
-[...4 lines deleted...]
-        <v>1286</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1257</v>
+        <v>1032</v>
       </c>
       <c r="B324" t="s">
-        <v>1258</v>
+        <v>1033</v>
       </c>
       <c r="C324" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E324" s="2" t="s">
         <v>1287</v>
       </c>
-      <c r="D324" t="s">
+      <c r="F324" s="2" t="s">
         <v>1288</v>
-      </c>
-[...4 lines deleted...]
-        <v>1290</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1257</v>
+        <v>1032</v>
       </c>
       <c r="B325" t="s">
-        <v>1258</v>
+        <v>1033</v>
       </c>
       <c r="C325" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E325" s="2" t="s">
         <v>1291</v>
       </c>
-      <c r="D325" t="s">
+      <c r="F325" s="2" t="s">
         <v>1292</v>
-      </c>
-[...4 lines deleted...]
-        <v>1294</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1257</v>
+        <v>1032</v>
       </c>
       <c r="B326" t="s">
-        <v>1258</v>
+        <v>1033</v>
       </c>
       <c r="C326" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E326" s="2" t="s">
         <v>1295</v>
       </c>
-      <c r="D326" t="s">
+      <c r="F326" s="2" t="s">
         <v>1296</v>
-      </c>
-[...4 lines deleted...]
-        <v>1298</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1257</v>
+        <v>1032</v>
       </c>
       <c r="B327" t="s">
-        <v>1258</v>
+        <v>1033</v>
       </c>
       <c r="C327" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E327" s="2" t="s">
         <v>1299</v>
       </c>
-      <c r="D327" t="s">
+      <c r="F327" s="2" t="s">
         <v>1300</v>
-      </c>
-[...4 lines deleted...]
-        <v>1302</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1257</v>
+        <v>1301</v>
       </c>
       <c r="B328" t="s">
-        <v>1258</v>
+        <v>1302</v>
       </c>
       <c r="C328" t="s">
         <v>1303</v>
       </c>
       <c r="D328" t="s">
         <v>1304</v>
       </c>
       <c r="E328" s="2" t="s">
         <v>1305</v>
       </c>
       <c r="F328" s="2" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1257</v>
+        <v>1301</v>
       </c>
       <c r="B329" t="s">
-        <v>1258</v>
+        <v>1302</v>
       </c>
       <c r="C329" t="s">
         <v>1307</v>
       </c>
       <c r="D329" t="s">
         <v>1308</v>
       </c>
       <c r="E329" s="2" t="s">
         <v>1309</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1257</v>
+        <v>1301</v>
       </c>
       <c r="B330" t="s">
-        <v>1258</v>
+        <v>1302</v>
       </c>
       <c r="C330" t="s">
         <v>1311</v>
       </c>
       <c r="D330" t="s">
         <v>1312</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>1313</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>1314</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1257</v>
+        <v>1301</v>
       </c>
       <c r="B331" t="s">
-        <v>1258</v>
+        <v>1302</v>
       </c>
       <c r="C331" t="s">
         <v>1315</v>
       </c>
       <c r="D331" t="s">
         <v>1316</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>1317</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B332" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C332" t="s">
         <v>1319</v>
       </c>
-      <c r="B332" t="s">
+      <c r="D332" t="s">
         <v>1320</v>
       </c>
-      <c r="C332" t="s">
+      <c r="E332" s="2" t="s">
         <v>1321</v>
       </c>
-      <c r="D332" t="s">
+      <c r="F332" s="2" t="s">
         <v>1322</v>
-      </c>
-[...4 lines deleted...]
-        <v>1324</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1319</v>
+        <v>1301</v>
       </c>
       <c r="B333" t="s">
-        <v>1320</v>
+        <v>1302</v>
       </c>
       <c r="C333" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E333" s="2" t="s">
         <v>1325</v>
       </c>
-      <c r="D333" t="s">
+      <c r="F333" s="2" t="s">
         <v>1326</v>
-      </c>
-[...4 lines deleted...]
-        <v>1328</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1319</v>
+        <v>1301</v>
       </c>
       <c r="B334" t="s">
-        <v>1320</v>
+        <v>1302</v>
       </c>
       <c r="C334" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E334" s="2" t="s">
         <v>1329</v>
       </c>
-      <c r="D334" t="s">
+      <c r="F334" s="2" t="s">
         <v>1330</v>
-      </c>
-[...4 lines deleted...]
-        <v>1332</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1319</v>
+        <v>1301</v>
       </c>
       <c r="B335" t="s">
-        <v>1320</v>
+        <v>1302</v>
       </c>
       <c r="C335" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E335" s="2" t="s">
         <v>1333</v>
       </c>
-      <c r="D335" t="s">
+      <c r="F335" s="2" t="s">
         <v>1334</v>
-      </c>
-[...4 lines deleted...]
-        <v>1336</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1319</v>
+        <v>1301</v>
       </c>
       <c r="B336" t="s">
-        <v>1320</v>
+        <v>1302</v>
       </c>
       <c r="C336" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E336" s="2" t="s">
         <v>1337</v>
       </c>
-      <c r="D336" t="s">
+      <c r="F336" s="2" t="s">
         <v>1338</v>
-      </c>
-[...4 lines deleted...]
-        <v>1340</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1319</v>
+        <v>1301</v>
       </c>
       <c r="B337" t="s">
-        <v>1320</v>
+        <v>1302</v>
       </c>
       <c r="C337" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E337" s="2" t="s">
         <v>1341</v>
       </c>
-      <c r="D337" t="s">
+      <c r="F337" s="2" t="s">
         <v>1342</v>
-      </c>
-[...4 lines deleted...]
-        <v>1344</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1319</v>
+        <v>1301</v>
       </c>
       <c r="B338" t="s">
-        <v>1320</v>
+        <v>1302</v>
       </c>
       <c r="C338" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E338" s="2" t="s">
         <v>1345</v>
       </c>
-      <c r="D338" t="s">
+      <c r="F338" s="2" t="s">
         <v>1346</v>
-      </c>
-[...4 lines deleted...]
-        <v>1348</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1319</v>
+        <v>1301</v>
       </c>
       <c r="B339" t="s">
-        <v>1320</v>
+        <v>1302</v>
       </c>
       <c r="C339" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E339" s="2" t="s">
         <v>1349</v>
       </c>
-      <c r="D339" t="s">
+      <c r="F339" s="2" t="s">
         <v>1350</v>
-      </c>
-[...4 lines deleted...]
-        <v>1352</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1319</v>
+        <v>1301</v>
       </c>
       <c r="B340" t="s">
-        <v>1320</v>
+        <v>1302</v>
       </c>
       <c r="C340" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E340" s="2" t="s">
         <v>1353</v>
       </c>
-      <c r="D340" t="s">
+      <c r="F340" s="2" t="s">
         <v>1354</v>
-      </c>
-[...4 lines deleted...]
-        <v>1356</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1319</v>
+        <v>1301</v>
       </c>
       <c r="B341" t="s">
-        <v>1320</v>
+        <v>1302</v>
       </c>
       <c r="C341" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E341" s="2" t="s">
         <v>1357</v>
       </c>
-      <c r="D341" t="s">
+      <c r="F341" s="2" t="s">
         <v>1358</v>
-      </c>
-[...4 lines deleted...]
-        <v>1360</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1319</v>
+        <v>1301</v>
       </c>
       <c r="B342" t="s">
-        <v>1320</v>
+        <v>1302</v>
       </c>
       <c r="C342" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E342" s="2" t="s">
         <v>1361</v>
       </c>
-      <c r="D342" t="s">
+      <c r="F342" s="2" t="s">
         <v>1362</v>
-      </c>
-[...4 lines deleted...]
-        <v>1352</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1319</v>
+        <v>1363</v>
       </c>
       <c r="B343" t="s">
-        <v>1320</v>
+        <v>1364</v>
       </c>
       <c r="C343" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="D343" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="E343" s="2" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="F343" s="2" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1319</v>
+        <v>1363</v>
       </c>
       <c r="B344" t="s">
-        <v>1320</v>
+        <v>1364</v>
       </c>
       <c r="C344" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="D344" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="E344" s="2" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="F344" s="2" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1319</v>
+        <v>1363</v>
       </c>
       <c r="B345" t="s">
-        <v>1320</v>
+        <v>1364</v>
       </c>
       <c r="C345" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="D345" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="E345" s="2" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="F345" s="2" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1319</v>
+        <v>1363</v>
       </c>
       <c r="B346" t="s">
-        <v>1320</v>
+        <v>1364</v>
       </c>
       <c r="C346" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="D346" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="E346" s="2" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="F346" s="2" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1319</v>
+        <v>1363</v>
       </c>
       <c r="B347" t="s">
-        <v>1320</v>
+        <v>1364</v>
       </c>
       <c r="C347" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="D347" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="E347" s="2" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="F347" s="2" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1319</v>
+        <v>1363</v>
       </c>
       <c r="B348" t="s">
-        <v>1320</v>
+        <v>1364</v>
       </c>
       <c r="C348" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="D348" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="E348" s="2" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="F348" s="2" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1319</v>
+        <v>1363</v>
       </c>
       <c r="B349" t="s">
-        <v>1320</v>
+        <v>1364</v>
       </c>
       <c r="C349" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="D349" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="E349" s="2" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="F349" s="2" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1319</v>
+        <v>1363</v>
       </c>
       <c r="B350" t="s">
-        <v>1320</v>
+        <v>1364</v>
       </c>
       <c r="C350" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="D350" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="E350" s="2" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="F350" s="2" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1396</v>
+        <v>1363</v>
       </c>
       <c r="B351" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C351" t="s">
         <v>1397</v>
       </c>
-      <c r="C351" t="s">
+      <c r="D351" t="s">
         <v>1398</v>
       </c>
-      <c r="D351" t="s">
+      <c r="E351" s="2" t="s">
         <v>1399</v>
       </c>
-      <c r="E351" s="2" t="s">
+      <c r="F351" s="2" t="s">
         <v>1400</v>
-      </c>
-[...1 lines deleted...]
-        <v>1401</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1396</v>
+        <v>1363</v>
       </c>
       <c r="B352" t="s">
-        <v>1397</v>
+        <v>1364</v>
       </c>
       <c r="C352" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D352" t="s">
         <v>1402</v>
       </c>
-      <c r="D352" t="s">
+      <c r="E352" s="2" t="s">
         <v>1403</v>
       </c>
-      <c r="E352" s="2" t="s">
+      <c r="F352" s="2" t="s">
         <v>1404</v>
-      </c>
-[...1 lines deleted...]
-        <v>1405</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E353" s="2" t="s">
+        <v>1407</v>
+      </c>
+      <c r="F353" s="2" t="s">
         <v>1396</v>
-      </c>
-[...13 lines deleted...]
-        <v>1409</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1396</v>
+        <v>1363</v>
       </c>
       <c r="B354" t="s">
-        <v>1397</v>
+        <v>1364</v>
       </c>
       <c r="C354" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E354" s="2" t="s">
         <v>1410</v>
       </c>
-      <c r="D354" t="s">
+      <c r="F354" s="2" t="s">
         <v>1411</v>
-      </c>
-[...4 lines deleted...]
-        <v>1413</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E355" s="2" t="s">
         <v>1414</v>
       </c>
-      <c r="B355" t="s">
+      <c r="F355" s="2" t="s">
         <v>1415</v>
-      </c>
-[...10 lines deleted...]
-        <v>1416</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1414</v>
+        <v>1363</v>
       </c>
       <c r="B356" t="s">
-        <v>1415</v>
+        <v>1364</v>
       </c>
       <c r="C356" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D356" t="s">
         <v>1417</v>
       </c>
-      <c r="D356" t="s">
+      <c r="E356" s="2" t="s">
         <v>1418</v>
       </c>
-      <c r="E356" s="2" t="s">
+      <c r="F356" s="2" t="s">
         <v>1419</v>
-      </c>
-[...1 lines deleted...]
-        <v>1420</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1414</v>
+        <v>1363</v>
       </c>
       <c r="B357" t="s">
-        <v>1415</v>
+        <v>1364</v>
       </c>
       <c r="C357" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D357" t="s">
         <v>1421</v>
       </c>
-      <c r="D357" t="s">
+      <c r="E357" s="2" t="s">
         <v>1422</v>
       </c>
-      <c r="E357" s="2" t="s">
+      <c r="F357" s="2" t="s">
         <v>1423</v>
-      </c>
-[...1 lines deleted...]
-        <v>1424</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D358" t="s">
         <v>1425</v>
       </c>
-      <c r="B358" t="s">
-[...2 lines deleted...]
-      <c r="C358" t="s">
+      <c r="E358" s="2" t="s">
         <v>1426</v>
       </c>
-      <c r="D358" t="s">
+      <c r="F358" s="2" t="s">
         <v>1427</v>
-      </c>
-[...4 lines deleted...]
-        <v>1429</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1425</v>
+        <v>1363</v>
       </c>
       <c r="B359" t="s">
-        <v>12</v>
+        <v>1364</v>
       </c>
       <c r="C359" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E359" s="2" t="s">
         <v>1430</v>
       </c>
-      <c r="D359" t="s">
+      <c r="F359" s="2" t="s">
         <v>1431</v>
-      </c>
-[...4 lines deleted...]
-        <v>1433</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1425</v>
+        <v>1363</v>
       </c>
       <c r="B360" t="s">
-        <v>12</v>
+        <v>1364</v>
       </c>
       <c r="C360" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E360" s="2" t="s">
         <v>1434</v>
       </c>
-      <c r="D360" t="s">
+      <c r="F360" s="2" t="s">
         <v>1435</v>
-      </c>
-[...4 lines deleted...]
-        <v>1437</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>1425</v>
+        <v>1363</v>
       </c>
       <c r="B361" t="s">
-        <v>12</v>
+        <v>1364</v>
       </c>
       <c r="C361" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E361" s="2" t="s">
         <v>1438</v>
       </c>
-      <c r="D361" t="s">
+      <c r="F361" s="2" t="s">
         <v>1439</v>
-      </c>
-[...4 lines deleted...]
-        <v>1441</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1425</v>
+        <v>1363</v>
       </c>
       <c r="B362" t="s">
-        <v>12</v>
+        <v>1364</v>
       </c>
       <c r="C362" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E362" s="2" t="s">
         <v>1442</v>
       </c>
-      <c r="D362" t="s">
+      <c r="F362" s="2" t="s">
         <v>1443</v>
-      </c>
-[...4 lines deleted...]
-        <v>1445</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>1425</v>
+        <v>1444</v>
       </c>
       <c r="B363" t="s">
-        <v>12</v>
+        <v>1445</v>
       </c>
       <c r="C363" t="s">
         <v>1446</v>
       </c>
       <c r="D363" t="s">
         <v>1447</v>
       </c>
       <c r="E363" s="2" t="s">
         <v>1448</v>
       </c>
       <c r="F363" s="2" t="s">
         <v>1449</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1425</v>
+        <v>1444</v>
       </c>
       <c r="B364" t="s">
-        <v>12</v>
+        <v>1445</v>
       </c>
       <c r="C364" t="s">
         <v>1450</v>
       </c>
       <c r="D364" t="s">
         <v>1451</v>
       </c>
       <c r="E364" s="2" t="s">
         <v>1452</v>
       </c>
       <c r="F364" s="2" t="s">
         <v>1453</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1425</v>
+        <v>1444</v>
       </c>
       <c r="B365" t="s">
-        <v>12</v>
+        <v>1445</v>
       </c>
       <c r="C365" t="s">
         <v>1454</v>
       </c>
       <c r="D365" t="s">
         <v>1455</v>
       </c>
       <c r="E365" s="2" t="s">
         <v>1456</v>
       </c>
       <c r="F365" s="2" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1425</v>
+        <v>1444</v>
       </c>
       <c r="B366" t="s">
-        <v>12</v>
+        <v>1445</v>
       </c>
       <c r="C366" t="s">
         <v>1458</v>
       </c>
       <c r="D366" t="s">
         <v>1459</v>
       </c>
       <c r="E366" s="2" t="s">
         <v>1460</v>
       </c>
       <c r="F366" s="2" t="s">
         <v>1461</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>1425</v>
+        <v>1462</v>
       </c>
       <c r="B367" t="s">
-        <v>12</v>
+        <v>1463</v>
       </c>
       <c r="C367" t="s">
-        <v>1462</v>
+        <v>227</v>
       </c>
       <c r="D367" t="s">
-        <v>1463</v>
+        <v>228</v>
       </c>
       <c r="E367" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="F367" s="2" t="s">
         <v>1464</v>
-      </c>
-[...1 lines deleted...]
-        <v>1465</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1425</v>
+        <v>1462</v>
       </c>
       <c r="B368" t="s">
-        <v>12</v>
+        <v>1463</v>
       </c>
       <c r="C368" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D368" t="s">
         <v>1466</v>
       </c>
-      <c r="D368" t="s">
+      <c r="E368" s="2" t="s">
         <v>1467</v>
       </c>
-      <c r="E368" s="2" t="s">
+      <c r="F368" s="2" t="s">
         <v>1468</v>
-      </c>
-[...1 lines deleted...]
-        <v>1469</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1425</v>
+        <v>1462</v>
       </c>
       <c r="B369" t="s">
-        <v>12</v>
+        <v>1463</v>
       </c>
       <c r="C369" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D369" t="s">
         <v>1470</v>
       </c>
-      <c r="D369" t="s">
+      <c r="E369" s="2" t="s">
         <v>1471</v>
       </c>
-      <c r="E369" s="2" t="s">
+      <c r="F369" s="2" t="s">
         <v>1472</v>
-      </c>
-[...1 lines deleted...]
-        <v>1473</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B370" t="s">
         <v>12</v>
       </c>
       <c r="C370" t="s">
         <v>1474</v>
       </c>
       <c r="D370" t="s">
         <v>1475</v>
       </c>
       <c r="E370" s="2" t="s">
         <v>1476</v>
       </c>
       <c r="F370" s="2" t="s">
         <v>1477</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B371" t="s">
         <v>12</v>
       </c>
       <c r="C371" t="s">
         <v>1478</v>
       </c>
       <c r="D371" t="s">
         <v>1479</v>
       </c>
       <c r="E371" s="2" t="s">
         <v>1480</v>
       </c>
       <c r="F371" s="2" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B372" t="s">
         <v>12</v>
       </c>
       <c r="C372" t="s">
         <v>1482</v>
       </c>
       <c r="D372" t="s">
         <v>1483</v>
       </c>
       <c r="E372" s="2" t="s">
         <v>1484</v>
       </c>
       <c r="F372" s="2" t="s">
         <v>1485</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B373" t="s">
         <v>12</v>
       </c>
       <c r="C373" t="s">
         <v>1486</v>
       </c>
       <c r="D373" t="s">
         <v>1487</v>
       </c>
       <c r="E373" s="2" t="s">
         <v>1488</v>
       </c>
       <c r="F373" s="2" t="s">
         <v>1489</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B374" t="s">
         <v>12</v>
       </c>
       <c r="C374" t="s">
         <v>1490</v>
       </c>
       <c r="D374" t="s">
         <v>1491</v>
       </c>
       <c r="E374" s="2" t="s">
         <v>1492</v>
       </c>
       <c r="F374" s="2" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B375" t="s">
         <v>12</v>
       </c>
       <c r="C375" t="s">
         <v>1494</v>
       </c>
       <c r="D375" t="s">
         <v>1495</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>1496</v>
       </c>
       <c r="F375" s="2" t="s">
         <v>1497</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B376" t="s">
         <v>12</v>
       </c>
       <c r="C376" t="s">
         <v>1498</v>
       </c>
       <c r="D376" t="s">
         <v>1499</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>1500</v>
       </c>
       <c r="F376" s="2" t="s">
         <v>1501</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B377" t="s">
         <v>12</v>
       </c>
       <c r="C377" t="s">
         <v>1502</v>
       </c>
       <c r="D377" t="s">
         <v>1503</v>
       </c>
       <c r="E377" s="2" t="s">
         <v>1504</v>
       </c>
       <c r="F377" s="2" t="s">
         <v>1505</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B378" t="s">
         <v>12</v>
       </c>
       <c r="C378" t="s">
         <v>1506</v>
       </c>
       <c r="D378" t="s">
         <v>1507</v>
       </c>
       <c r="E378" s="2" t="s">
         <v>1508</v>
       </c>
       <c r="F378" s="2" t="s">
         <v>1509</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B379" t="s">
         <v>12</v>
       </c>
       <c r="C379" t="s">
         <v>1510</v>
       </c>
       <c r="D379" t="s">
         <v>1511</v>
       </c>
       <c r="E379" s="2" t="s">
         <v>1512</v>
       </c>
       <c r="F379" s="2" t="s">
         <v>1513</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B380" t="s">
         <v>12</v>
       </c>
       <c r="C380" t="s">
         <v>1514</v>
       </c>
       <c r="D380" t="s">
         <v>1515</v>
       </c>
       <c r="E380" s="2" t="s">
         <v>1516</v>
       </c>
       <c r="F380" s="2" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B381" t="s">
         <v>12</v>
       </c>
       <c r="C381" t="s">
         <v>1518</v>
       </c>
       <c r="D381" t="s">
         <v>1519</v>
       </c>
       <c r="E381" s="2" t="s">
         <v>1520</v>
       </c>
       <c r="F381" s="2" t="s">
         <v>1521</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B382" t="s">
         <v>12</v>
       </c>
       <c r="C382" t="s">
         <v>1522</v>
       </c>
       <c r="D382" t="s">
         <v>1523</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>1524</v>
       </c>
       <c r="F382" s="2" t="s">
         <v>1525</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B383" t="s">
         <v>12</v>
       </c>
       <c r="C383" t="s">
         <v>1526</v>
       </c>
       <c r="D383" t="s">
         <v>1527</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>1528</v>
       </c>
       <c r="F383" s="2" t="s">
         <v>1529</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B384" t="s">
         <v>12</v>
       </c>
       <c r="C384" t="s">
         <v>1530</v>
       </c>
       <c r="D384" t="s">
         <v>1531</v>
       </c>
       <c r="E384" s="2" t="s">
         <v>1532</v>
       </c>
       <c r="F384" s="2" t="s">
         <v>1533</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B385" t="s">
         <v>12</v>
       </c>
       <c r="C385" t="s">
         <v>1534</v>
       </c>
       <c r="D385" t="s">
         <v>1535</v>
       </c>
       <c r="E385" s="2" t="s">
         <v>1536</v>
       </c>
       <c r="F385" s="2" t="s">
         <v>1537</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B386" t="s">
         <v>12</v>
       </c>
       <c r="C386" t="s">
         <v>1538</v>
       </c>
       <c r="D386" t="s">
         <v>1539</v>
       </c>
       <c r="E386" s="2" t="s">
         <v>1540</v>
       </c>
       <c r="F386" s="2" t="s">
         <v>1541</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B387" t="s">
         <v>12</v>
       </c>
       <c r="C387" t="s">
         <v>1542</v>
       </c>
       <c r="D387" t="s">
         <v>1543</v>
       </c>
       <c r="E387" s="2" t="s">
         <v>1544</v>
       </c>
       <c r="F387" s="2" t="s">
         <v>1545</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B388" t="s">
         <v>12</v>
       </c>
       <c r="C388" t="s">
         <v>1546</v>
       </c>
       <c r="D388" t="s">
         <v>1547</v>
       </c>
       <c r="E388" s="2" t="s">
         <v>1548</v>
       </c>
       <c r="F388" s="2" t="s">
         <v>1549</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B389" t="s">
         <v>12</v>
       </c>
       <c r="C389" t="s">
         <v>1550</v>
       </c>
       <c r="D389" t="s">
         <v>1551</v>
       </c>
       <c r="E389" s="2" t="s">
         <v>1552</v>
       </c>
       <c r="F389" s="2" t="s">
         <v>1553</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B390" t="s">
         <v>12</v>
       </c>
       <c r="C390" t="s">
         <v>1554</v>
       </c>
       <c r="D390" t="s">
         <v>1555</v>
       </c>
       <c r="E390" s="2" t="s">
         <v>1556</v>
       </c>
       <c r="F390" s="2" t="s">
         <v>1557</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B391" t="s">
         <v>12</v>
       </c>
       <c r="C391" t="s">
-        <v>574</v>
+        <v>1558</v>
       </c>
       <c r="D391" t="s">
-        <v>575</v>
+        <v>1559</v>
       </c>
       <c r="E391" s="2" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="F391" s="2" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B392" t="s">
         <v>12</v>
       </c>
       <c r="C392" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="D392" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="E392" s="2" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="F392" s="2" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B393" t="s">
         <v>12</v>
       </c>
       <c r="C393" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
       <c r="D393" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
       <c r="E393" s="2" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="F393" s="2" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B394" t="s">
         <v>12</v>
       </c>
       <c r="C394" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="D394" t="s">
-        <v>1569</v>
-[...4 lines deleted...]
-      <c r="F394" s="2" t="s">
         <v>1571</v>
       </c>
+      <c r="E394" s="2"/>
+      <c r="F394" s="2"/>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B395" t="s">
         <v>12</v>
       </c>
       <c r="C395" t="s">
         <v>1572</v>
       </c>
       <c r="D395" t="s">
         <v>1573</v>
       </c>
       <c r="E395" s="2" t="s">
         <v>1574</v>
       </c>
       <c r="F395" s="2" t="s">
         <v>1575</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B396" t="s">
         <v>12</v>
       </c>
       <c r="C396" t="s">
         <v>1576</v>
       </c>
       <c r="D396" t="s">
         <v>1577</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>1578</v>
       </c>
       <c r="F396" s="2" t="s">
         <v>1579</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B397" t="s">
         <v>12</v>
       </c>
       <c r="C397" t="s">
         <v>1580</v>
       </c>
       <c r="D397" t="s">
         <v>1581</v>
       </c>
       <c r="E397" s="2" t="s">
         <v>1582</v>
       </c>
       <c r="F397" s="2" t="s">
         <v>1583</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B398" t="s">
         <v>12</v>
       </c>
       <c r="C398" t="s">
         <v>1584</v>
       </c>
       <c r="D398" t="s">
         <v>1585</v>
       </c>
       <c r="E398" s="2" t="s">
         <v>1586</v>
       </c>
       <c r="F398" s="2" t="s">
         <v>1587</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B399" t="s">
         <v>12</v>
       </c>
       <c r="C399" t="s">
         <v>1588</v>
       </c>
       <c r="D399" t="s">
         <v>1589</v>
       </c>
       <c r="E399" s="2" t="s">
         <v>1590</v>
       </c>
       <c r="F399" s="2" t="s">
         <v>1591</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B400" t="s">
         <v>12</v>
       </c>
       <c r="C400" t="s">
         <v>1592</v>
       </c>
       <c r="D400" t="s">
         <v>1593</v>
       </c>
       <c r="E400" s="2" t="s">
         <v>1594</v>
       </c>
       <c r="F400" s="2" t="s">
         <v>1595</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B401" t="s">
         <v>12</v>
       </c>
       <c r="C401" t="s">
         <v>1596</v>
       </c>
       <c r="D401" t="s">
         <v>1597</v>
       </c>
       <c r="E401" s="2" t="s">
         <v>1598</v>
       </c>
       <c r="F401" s="2" t="s">
         <v>1599</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B402" t="s">
         <v>12</v>
       </c>
       <c r="C402" t="s">
         <v>1600</v>
       </c>
       <c r="D402" t="s">
         <v>1601</v>
       </c>
       <c r="E402" s="2" t="s">
         <v>1602</v>
       </c>
       <c r="F402" s="2" t="s">
         <v>1603</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B403" t="s">
         <v>12</v>
       </c>
       <c r="C403" t="s">
         <v>1604</v>
       </c>
       <c r="D403" t="s">
         <v>1605</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>1606</v>
       </c>
       <c r="F403" s="2" t="s">
         <v>1607</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B404" t="s">
         <v>12</v>
       </c>
       <c r="C404" t="s">
         <v>1608</v>
       </c>
       <c r="D404" t="s">
         <v>1609</v>
       </c>
       <c r="E404" s="2" t="s">
         <v>1610</v>
       </c>
       <c r="F404" s="2" t="s">
         <v>1611</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B405" t="s">
         <v>12</v>
       </c>
       <c r="C405" t="s">
         <v>1612</v>
       </c>
       <c r="D405" t="s">
         <v>1613</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>1614</v>
       </c>
       <c r="F405" s="2" t="s">
         <v>1615</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B406" t="s">
         <v>12</v>
       </c>
       <c r="C406" t="s">
         <v>1616</v>
       </c>
       <c r="D406" t="s">
         <v>1617</v>
       </c>
       <c r="E406" s="2" t="s">
         <v>1618</v>
       </c>
       <c r="F406" s="2" t="s">
         <v>1619</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="B407" t="s">
         <v>12</v>
       </c>
       <c r="C407" t="s">
         <v>1620</v>
       </c>
       <c r="D407" t="s">
         <v>1621</v>
       </c>
       <c r="E407" s="2" t="s">
         <v>1622</v>
       </c>
       <c r="F407" s="2" t="s">
         <v>1623</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B408" t="s">
+        <v>12</v>
+      </c>
+      <c r="C408" t="s">
+        <v>594</v>
+      </c>
+      <c r="D408" t="s">
+        <v>595</v>
+      </c>
+      <c r="E408" s="2" t="s">
         <v>1624</v>
       </c>
-      <c r="B408" t="s">
+      <c r="F408" s="2" t="s">
         <v>1625</v>
-      </c>
-[...10 lines deleted...]
-        <v>1629</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1624</v>
+        <v>1473</v>
       </c>
       <c r="B409" t="s">
-        <v>1625</v>
+        <v>12</v>
       </c>
       <c r="C409" t="s">
-        <v>346</v>
+        <v>1626</v>
       </c>
       <c r="D409" t="s">
-        <v>347</v>
+        <v>1627</v>
       </c>
       <c r="E409" s="2" t="s">
-        <v>1630</v>
+        <v>1628</v>
       </c>
       <c r="F409" s="2" t="s">
-        <v>1631</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1624</v>
+        <v>1473</v>
       </c>
       <c r="B410" t="s">
-        <v>1625</v>
+        <v>12</v>
       </c>
       <c r="C410" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E410" s="2" t="s">
         <v>1632</v>
       </c>
-      <c r="D410" t="s">
+      <c r="F410" s="2" t="s">
         <v>1633</v>
-      </c>
-[...4 lines deleted...]
-        <v>1635</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1624</v>
+        <v>1473</v>
       </c>
       <c r="B411" t="s">
-        <v>1625</v>
+        <v>12</v>
       </c>
       <c r="C411" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E411" s="2" t="s">
         <v>1636</v>
       </c>
-      <c r="D411" t="s">
+      <c r="F411" s="2" t="s">
         <v>1637</v>
-      </c>
-[...4 lines deleted...]
-        <v>1639</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1624</v>
+        <v>1473</v>
       </c>
       <c r="B412" t="s">
-        <v>1625</v>
+        <v>12</v>
       </c>
       <c r="C412" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E412" s="2" t="s">
         <v>1640</v>
       </c>
-      <c r="D412" t="s">
+      <c r="F412" s="2" t="s">
         <v>1641</v>
-      </c>
-[...4 lines deleted...]
-        <v>1643</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1624</v>
+        <v>1473</v>
       </c>
       <c r="B413" t="s">
-        <v>1625</v>
+        <v>12</v>
       </c>
       <c r="C413" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E413" s="2" t="s">
         <v>1644</v>
       </c>
-      <c r="D413" t="s">
+      <c r="F413" s="2" t="s">
         <v>1645</v>
-      </c>
-[...4 lines deleted...]
-        <v>1647</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1624</v>
+        <v>1473</v>
       </c>
       <c r="B414" t="s">
-        <v>1625</v>
+        <v>12</v>
       </c>
       <c r="C414" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E414" s="2" t="s">
         <v>1648</v>
       </c>
-      <c r="D414" t="s">
+      <c r="F414" s="2" t="s">
         <v>1649</v>
-      </c>
-[...4 lines deleted...]
-        <v>1651</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1624</v>
+        <v>1473</v>
       </c>
       <c r="B415" t="s">
-        <v>1625</v>
+        <v>12</v>
       </c>
       <c r="C415" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E415" s="2" t="s">
         <v>1652</v>
       </c>
-      <c r="D415" t="s">
+      <c r="F415" s="2" t="s">
         <v>1653</v>
-      </c>
-[...4 lines deleted...]
-        <v>1655</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1624</v>
+        <v>1473</v>
       </c>
       <c r="B416" t="s">
-        <v>1625</v>
+        <v>12</v>
       </c>
       <c r="C416" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E416" s="2" t="s">
         <v>1656</v>
       </c>
-      <c r="D416" t="s">
+      <c r="F416" s="2" t="s">
         <v>1657</v>
-      </c>
-[...4 lines deleted...]
-        <v>1659</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1624</v>
+        <v>1473</v>
       </c>
       <c r="B417" t="s">
-        <v>1625</v>
+        <v>12</v>
       </c>
       <c r="C417" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E417" s="2" t="s">
         <v>1660</v>
       </c>
-      <c r="D417" t="s">
+      <c r="F417" s="2" t="s">
         <v>1661</v>
-      </c>
-[...4 lines deleted...]
-        <v>1663</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1624</v>
+        <v>1473</v>
       </c>
       <c r="B418" t="s">
-        <v>1625</v>
+        <v>12</v>
       </c>
       <c r="C418" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E418" s="2" t="s">
         <v>1664</v>
       </c>
-      <c r="D418" t="s">
+      <c r="F418" s="2" t="s">
         <v>1665</v>
-      </c>
-[...4 lines deleted...]
-        <v>1667</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1624</v>
+        <v>1473</v>
       </c>
       <c r="B419" t="s">
-        <v>1625</v>
+        <v>12</v>
       </c>
       <c r="C419" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E419" s="2" t="s">
         <v>1668</v>
       </c>
-      <c r="D419" t="s">
+      <c r="F419" s="2" t="s">
         <v>1669</v>
-      </c>
-[...4 lines deleted...]
-        <v>1671</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1624</v>
+        <v>1473</v>
       </c>
       <c r="B420" t="s">
-        <v>1625</v>
+        <v>12</v>
       </c>
       <c r="C420" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E420" s="2" t="s">
         <v>1672</v>
       </c>
-      <c r="D420" t="s">
+      <c r="F420" s="2" t="s">
         <v>1673</v>
-      </c>
-[...4 lines deleted...]
-        <v>1675</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1624</v>
+        <v>1473</v>
       </c>
       <c r="B421" t="s">
-        <v>1625</v>
+        <v>12</v>
       </c>
       <c r="C421" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1675</v>
+      </c>
+      <c r="E421" s="2" t="s">
         <v>1676</v>
       </c>
-      <c r="D421" t="s">
+      <c r="F421" s="2" t="s">
         <v>1677</v>
-      </c>
-[...4 lines deleted...]
-        <v>1679</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1624</v>
+        <v>1473</v>
       </c>
       <c r="B422" t="s">
-        <v>1625</v>
+        <v>12</v>
       </c>
       <c r="C422" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E422" s="2" t="s">
         <v>1680</v>
       </c>
-      <c r="D422" t="s">
+      <c r="F422" s="2" t="s">
         <v>1681</v>
-      </c>
-[...4 lines deleted...]
-        <v>1683</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1624</v>
+        <v>1473</v>
       </c>
       <c r="B423" t="s">
-        <v>1625</v>
+        <v>12</v>
       </c>
       <c r="C423" t="s">
-        <v>418</v>
+        <v>1682</v>
       </c>
       <c r="D423" t="s">
-        <v>419</v>
+        <v>1683</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>420</v>
+        <v>1684</v>
       </c>
       <c r="F423" s="2" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1624</v>
+        <v>1473</v>
       </c>
       <c r="B424" t="s">
-        <v>1625</v>
+        <v>12</v>
       </c>
       <c r="C424" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="D424" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="E424" s="2" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="F424" s="2" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1624</v>
+        <v>1473</v>
       </c>
       <c r="B425" t="s">
-        <v>1625</v>
+        <v>12</v>
       </c>
       <c r="C425" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="D425" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="F425" s="2" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>1624</v>
+        <v>1694</v>
       </c>
       <c r="B426" t="s">
-        <v>1625</v>
+        <v>1695</v>
       </c>
       <c r="C426" t="s">
-        <v>1693</v>
+        <v>1696</v>
       </c>
       <c r="D426" t="s">
-        <v>1694</v>
+        <v>1697</v>
       </c>
       <c r="E426" s="2" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="F426" s="2" t="s">
-        <v>1696</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="B427" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
       <c r="C427" t="s">
-        <v>1699</v>
+        <v>358</v>
       </c>
       <c r="D427" t="s">
+        <v>359</v>
+      </c>
+      <c r="E427" s="2" t="s">
         <v>1700</v>
       </c>
-      <c r="E427" s="2" t="s">
+      <c r="F427" s="2" t="s">
         <v>1701</v>
-      </c>
-[...1 lines deleted...]
-        <v>1702</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="B428" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
       <c r="C428" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D428" t="s">
         <v>1703</v>
       </c>
-      <c r="D428" t="s">
+      <c r="E428" s="2" t="s">
         <v>1704</v>
       </c>
-      <c r="E428" s="2" t="s">
+      <c r="F428" s="2" t="s">
         <v>1705</v>
-      </c>
-[...1 lines deleted...]
-        <v>1706</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="B429" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
       <c r="C429" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D429" t="s">
         <v>1707</v>
       </c>
-      <c r="D429" t="s">
+      <c r="E429" s="2" t="s">
         <v>1708</v>
       </c>
-      <c r="E429" s="2" t="s">
+      <c r="F429" s="2" t="s">
         <v>1709</v>
-      </c>
-[...1 lines deleted...]
-        <v>1710</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="B430" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
       <c r="C430" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D430" t="s">
         <v>1711</v>
       </c>
-      <c r="D430" t="s">
+      <c r="E430" s="2" t="s">
         <v>1712</v>
       </c>
-      <c r="E430" s="2" t="s">
+      <c r="F430" s="2" t="s">
         <v>1713</v>
-      </c>
-[...1 lines deleted...]
-        <v>1714</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="B431" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
       <c r="C431" t="s">
-        <v>293</v>
+        <v>1714</v>
       </c>
       <c r="D431" t="s">
-        <v>294</v>
+        <v>1715</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="F431" s="2" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="B432" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
       <c r="C432" t="s">
-        <v>522</v>
+        <v>1718</v>
       </c>
       <c r="D432" t="s">
-        <v>523</v>
+        <v>1719</v>
       </c>
       <c r="E432" s="2" t="s">
-        <v>1717</v>
+        <v>1720</v>
       </c>
       <c r="F432" s="2" t="s">
-        <v>1718</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="B433" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
       <c r="C433" t="s">
-        <v>530</v>
+        <v>1722</v>
       </c>
       <c r="D433" t="s">
-        <v>531</v>
+        <v>1723</v>
       </c>
       <c r="E433" s="2" t="s">
-        <v>1719</v>
+        <v>1724</v>
       </c>
       <c r="F433" s="2" t="s">
-        <v>1720</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="B434" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
       <c r="C434" t="s">
-        <v>1721</v>
+        <v>1726</v>
       </c>
       <c r="D434" t="s">
-        <v>1722</v>
+        <v>1727</v>
       </c>
       <c r="E434" s="2" t="s">
-        <v>1723</v>
+        <v>1728</v>
       </c>
       <c r="F434" s="2" t="s">
-        <v>1724</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="B435" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
       <c r="C435" t="s">
-        <v>1725</v>
+        <v>1730</v>
       </c>
       <c r="D435" t="s">
-        <v>1726</v>
+        <v>1731</v>
       </c>
       <c r="E435" s="2" t="s">
-        <v>1727</v>
+        <v>1732</v>
       </c>
       <c r="F435" s="2" t="s">
-        <v>1728</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="B436" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
       <c r="C436" t="s">
-        <v>301</v>
+        <v>1734</v>
       </c>
       <c r="D436" t="s">
-        <v>302</v>
+        <v>1735</v>
       </c>
       <c r="E436" s="2" t="s">
-        <v>303</v>
+        <v>1736</v>
       </c>
       <c r="F436" s="2" t="s">
-        <v>1729</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="B437" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
       <c r="C437" t="s">
-        <v>1730</v>
+        <v>1738</v>
       </c>
       <c r="D437" t="s">
-        <v>1731</v>
+        <v>1739</v>
       </c>
       <c r="E437" s="2" t="s">
-        <v>1732</v>
+        <v>1740</v>
       </c>
       <c r="F437" s="2" t="s">
-        <v>1733</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="B438" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
       <c r="C438" t="s">
-        <v>1734</v>
+        <v>1742</v>
       </c>
       <c r="D438" t="s">
-        <v>1735</v>
+        <v>1743</v>
       </c>
       <c r="E438" s="2" t="s">
-        <v>1736</v>
+        <v>1744</v>
       </c>
       <c r="F438" s="2" t="s">
-        <v>1737</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="B439" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
       <c r="C439" t="s">
-        <v>1738</v>
+        <v>1746</v>
       </c>
       <c r="D439" t="s">
-        <v>1739</v>
+        <v>1747</v>
       </c>
       <c r="E439" s="2" t="s">
-        <v>1740</v>
+        <v>1748</v>
       </c>
       <c r="F439" s="2" t="s">
-        <v>1741</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="B440" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
       <c r="C440" t="s">
-        <v>305</v>
+        <v>1750</v>
       </c>
       <c r="D440" t="s">
-        <v>306</v>
+        <v>1751</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>307</v>
+        <v>1752</v>
       </c>
       <c r="F440" s="2" t="s">
-        <v>1742</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="B441" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
       <c r="C441" t="s">
-        <v>918</v>
+        <v>1754</v>
       </c>
       <c r="D441" t="s">
-        <v>919</v>
+        <v>1755</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>1217</v>
+        <v>1756</v>
       </c>
       <c r="F441" s="2" t="s">
-        <v>1743</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="B442" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
       <c r="C442" t="s">
-        <v>1744</v>
+        <v>1758</v>
       </c>
       <c r="D442" t="s">
-        <v>1745</v>
+        <v>1759</v>
       </c>
       <c r="E442" s="2" t="s">
-        <v>1746</v>
+        <v>1760</v>
       </c>
       <c r="F442" s="2" t="s">
-        <v>1747</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="B443" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
       <c r="C443" t="s">
-        <v>926</v>
+        <v>1762</v>
       </c>
       <c r="D443" t="s">
-        <v>927</v>
+        <v>1763</v>
       </c>
       <c r="E443" s="2" t="s">
-        <v>1748</v>
+        <v>1764</v>
       </c>
       <c r="F443" s="2" t="s">
-        <v>1749</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1697</v>
+        <v>1766</v>
       </c>
       <c r="B444" t="s">
-        <v>1698</v>
+        <v>1767</v>
       </c>
       <c r="C444" t="s">
-        <v>313</v>
+        <v>1768</v>
       </c>
       <c r="D444" t="s">
-        <v>314</v>
+        <v>1769</v>
       </c>
       <c r="E444" s="2" t="s">
-        <v>315</v>
+        <v>1770</v>
       </c>
       <c r="F444" s="2" t="s">
-        <v>1750</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1697</v>
+        <v>1766</v>
       </c>
       <c r="B445" t="s">
-        <v>1698</v>
+        <v>1767</v>
       </c>
       <c r="C445" t="s">
-        <v>616</v>
+        <v>1772</v>
       </c>
       <c r="D445" t="s">
-        <v>617</v>
+        <v>1773</v>
       </c>
       <c r="E445" s="2" t="s">
-        <v>618</v>
+        <v>1774</v>
       </c>
       <c r="F445" s="2" t="s">
-        <v>1751</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="B446" t="s">
-        <v>1753</v>
+        <v>1767</v>
       </c>
       <c r="C446" t="s">
-        <v>1754</v>
+        <v>1776</v>
       </c>
       <c r="D446" t="s">
-        <v>1755</v>
+        <v>1777</v>
       </c>
       <c r="E446" s="2" t="s">
-        <v>1756</v>
+        <v>1778</v>
       </c>
       <c r="F446" s="2" t="s">
-        <v>1757</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="B447" t="s">
-        <v>1753</v>
+        <v>1767</v>
       </c>
       <c r="C447" t="s">
-        <v>1758</v>
+        <v>1780</v>
       </c>
       <c r="D447" t="s">
-        <v>1759</v>
+        <v>1781</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>1760</v>
+        <v>1782</v>
       </c>
       <c r="F447" s="2" t="s">
-        <v>1761</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="B448" t="s">
-        <v>1753</v>
+        <v>1767</v>
       </c>
       <c r="C448" t="s">
-        <v>1762</v>
+        <v>301</v>
       </c>
       <c r="D448" t="s">
-        <v>1763</v>
+        <v>302</v>
       </c>
       <c r="E448" s="2" t="s">
-        <v>1764</v>
+        <v>1784</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>1765</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="B449" t="s">
-        <v>1753</v>
+        <v>1767</v>
       </c>
       <c r="C449" t="s">
-        <v>1766</v>
+        <v>538</v>
       </c>
       <c r="D449" t="s">
-        <v>1767</v>
+        <v>539</v>
       </c>
       <c r="E449" s="2" t="s">
-        <v>1768</v>
+        <v>1786</v>
       </c>
       <c r="F449" s="2" t="s">
-        <v>1769</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="B450" t="s">
-        <v>1753</v>
+        <v>1767</v>
       </c>
       <c r="C450" t="s">
-        <v>1770</v>
+        <v>550</v>
       </c>
       <c r="D450" t="s">
-        <v>1771</v>
+        <v>551</v>
       </c>
       <c r="E450" s="2" t="s">
-        <v>1772</v>
+        <v>1788</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>1773</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="B451" t="s">
-        <v>1753</v>
+        <v>1767</v>
       </c>
       <c r="C451" t="s">
-        <v>1774</v>
+        <v>1790</v>
       </c>
       <c r="D451" t="s">
-        <v>1775</v>
+        <v>1791</v>
       </c>
       <c r="E451" s="2" t="s">
-        <v>1776</v>
+        <v>1792</v>
       </c>
       <c r="F451" s="2" t="s">
-        <v>1777</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="B452" t="s">
-        <v>1753</v>
+        <v>1767</v>
       </c>
       <c r="C452" t="s">
-        <v>1778</v>
+        <v>1794</v>
       </c>
       <c r="D452" t="s">
-        <v>1779</v>
+        <v>1795</v>
       </c>
       <c r="E452" s="2" t="s">
-        <v>1780</v>
+        <v>1796</v>
       </c>
       <c r="F452" s="2" t="s">
-        <v>1781</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="B453" t="s">
-        <v>1753</v>
+        <v>1767</v>
       </c>
       <c r="C453" t="s">
-        <v>1782</v>
+        <v>309</v>
       </c>
       <c r="D453" t="s">
-        <v>1783</v>
+        <v>310</v>
       </c>
       <c r="E453" s="2" t="s">
-        <v>1784</v>
+        <v>311</v>
       </c>
       <c r="F453" s="2" t="s">
-        <v>1785</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="B454" t="s">
-        <v>1753</v>
+        <v>1767</v>
       </c>
       <c r="C454" t="s">
-        <v>1786</v>
+        <v>1799</v>
       </c>
       <c r="D454" t="s">
-        <v>1787</v>
+        <v>1800</v>
       </c>
       <c r="E454" s="2" t="s">
-        <v>1788</v>
+        <v>1801</v>
       </c>
       <c r="F454" s="2" t="s">
-        <v>1789</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="B455" t="s">
-        <v>1753</v>
+        <v>1767</v>
       </c>
       <c r="C455" t="s">
-        <v>1790</v>
+        <v>1803</v>
       </c>
       <c r="D455" t="s">
-        <v>1791</v>
+        <v>1804</v>
       </c>
       <c r="E455" s="2" t="s">
-        <v>1792</v>
+        <v>1805</v>
       </c>
       <c r="F455" s="2" t="s">
-        <v>1793</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="B456" t="s">
-        <v>1753</v>
+        <v>1767</v>
       </c>
       <c r="C456" t="s">
-        <v>1794</v>
+        <v>1807</v>
       </c>
       <c r="D456" t="s">
-        <v>1795</v>
+        <v>1808</v>
       </c>
       <c r="E456" s="2" t="s">
-        <v>1796</v>
+        <v>1809</v>
       </c>
       <c r="F456" s="2" t="s">
-        <v>1797</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="B457" t="s">
-        <v>1753</v>
+        <v>1767</v>
       </c>
       <c r="C457" t="s">
-        <v>1798</v>
+        <v>317</v>
       </c>
       <c r="D457" t="s">
-        <v>1799</v>
+        <v>318</v>
       </c>
       <c r="E457" s="2" t="s">
-        <v>1800</v>
+        <v>319</v>
       </c>
       <c r="F457" s="2" t="s">
-        <v>1801</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="B458" t="s">
-        <v>1753</v>
+        <v>1767</v>
       </c>
       <c r="C458" t="s">
-        <v>1802</v>
+        <v>938</v>
       </c>
       <c r="D458" t="s">
-        <v>1803</v>
+        <v>939</v>
       </c>
       <c r="E458" s="2" t="s">
-        <v>1804</v>
+        <v>1253</v>
       </c>
       <c r="F458" s="2" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="B459" t="s">
-        <v>1753</v>
+        <v>1767</v>
       </c>
       <c r="C459" t="s">
-        <v>1806</v>
+        <v>1813</v>
       </c>
       <c r="D459" t="s">
-        <v>1807</v>
+        <v>1814</v>
       </c>
       <c r="E459" s="2" t="s">
-        <v>1808</v>
+        <v>1815</v>
       </c>
       <c r="F459" s="2" t="s">
-        <v>1809</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="B460" t="s">
-        <v>1753</v>
+        <v>1767</v>
       </c>
       <c r="C460" t="s">
-        <v>1810</v>
+        <v>946</v>
       </c>
       <c r="D460" t="s">
-        <v>1811</v>
+        <v>947</v>
       </c>
       <c r="E460" s="2" t="s">
-        <v>1812</v>
+        <v>1817</v>
       </c>
       <c r="F460" s="2" t="s">
-        <v>1813</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="B461" t="s">
-        <v>1753</v>
+        <v>1767</v>
       </c>
       <c r="C461" t="s">
-        <v>1814</v>
+        <v>325</v>
       </c>
       <c r="D461" t="s">
-        <v>1815</v>
+        <v>326</v>
       </c>
       <c r="E461" s="2" t="s">
-        <v>1816</v>
+        <v>327</v>
       </c>
       <c r="F461" s="2" t="s">
-        <v>1817</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="B462" t="s">
-        <v>1753</v>
+        <v>1767</v>
       </c>
       <c r="C462" t="s">
-        <v>1818</v>
+        <v>636</v>
       </c>
       <c r="D462" t="s">
-        <v>1819</v>
+        <v>637</v>
       </c>
       <c r="E462" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="F462" s="2" t="s">
         <v>1820</v>
-      </c>
-[...1 lines deleted...]
-        <v>1821</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="B463" t="s">
-        <v>1753</v>
+        <v>1767</v>
       </c>
       <c r="C463" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D463" t="s">
         <v>1822</v>
       </c>
-      <c r="D463" t="s">
+      <c r="E463" s="2" t="s">
         <v>1823</v>
       </c>
-      <c r="E463" s="2" t="s">
+      <c r="F463" s="2" t="s">
         <v>1824</v>
-      </c>
-[...1 lines deleted...]
-        <v>1773</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1752</v>
+        <v>1825</v>
       </c>
       <c r="B464" t="s">
-        <v>1753</v>
+        <v>1826</v>
       </c>
       <c r="C464" t="s">
-        <v>1825</v>
+        <v>1827</v>
       </c>
       <c r="D464" t="s">
-        <v>1826</v>
+        <v>1828</v>
       </c>
       <c r="E464" s="2" t="s">
-        <v>1827</v>
+        <v>1829</v>
       </c>
       <c r="F464" s="2" t="s">
-        <v>1828</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1752</v>
+        <v>1825</v>
       </c>
       <c r="B465" t="s">
-        <v>1753</v>
+        <v>1826</v>
       </c>
       <c r="C465" t="s">
-        <v>1829</v>
+        <v>1831</v>
       </c>
       <c r="D465" t="s">
-        <v>1830</v>
+        <v>1832</v>
       </c>
       <c r="E465" s="2" t="s">
-        <v>1831</v>
+        <v>1833</v>
       </c>
       <c r="F465" s="2" t="s">
-        <v>1832</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1752</v>
+        <v>1825</v>
       </c>
       <c r="B466" t="s">
-        <v>1753</v>
+        <v>1826</v>
       </c>
       <c r="C466" t="s">
-        <v>1833</v>
+        <v>1835</v>
       </c>
       <c r="D466" t="s">
-        <v>1834</v>
+        <v>1836</v>
       </c>
       <c r="E466" s="2" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
       <c r="F466" s="2" t="s">
-        <v>1836</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1752</v>
+        <v>1825</v>
       </c>
       <c r="B467" t="s">
-        <v>1753</v>
+        <v>1826</v>
       </c>
       <c r="C467" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
       <c r="D467" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="E467" s="2" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="F467" s="2" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1752</v>
+        <v>1825</v>
       </c>
       <c r="B468" t="s">
-        <v>1753</v>
+        <v>1826</v>
       </c>
       <c r="C468" t="s">
-        <v>1841</v>
+        <v>1843</v>
       </c>
       <c r="D468" t="s">
-        <v>1842</v>
+        <v>1844</v>
       </c>
       <c r="E468" s="2" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
       <c r="F468" s="2" t="s">
-        <v>1844</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1752</v>
+        <v>1825</v>
       </c>
       <c r="B469" t="s">
-        <v>1753</v>
+        <v>1826</v>
       </c>
       <c r="C469" t="s">
-        <v>1845</v>
+        <v>1847</v>
       </c>
       <c r="D469" t="s">
-        <v>1846</v>
+        <v>1848</v>
       </c>
       <c r="E469" s="2" t="s">
-        <v>1847</v>
+        <v>1849</v>
       </c>
       <c r="F469" s="2" t="s">
-        <v>1848</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1752</v>
+        <v>1825</v>
       </c>
       <c r="B470" t="s">
-        <v>1753</v>
+        <v>1826</v>
       </c>
       <c r="C470" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="D470" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
       <c r="E470" s="2" t="s">
-        <v>1851</v>
+        <v>1853</v>
       </c>
       <c r="F470" s="2" t="s">
-        <v>1852</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1752</v>
+        <v>1825</v>
       </c>
       <c r="B471" t="s">
-        <v>1753</v>
+        <v>1826</v>
       </c>
       <c r="C471" t="s">
-        <v>1853</v>
+        <v>1855</v>
       </c>
       <c r="D471" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="E471" s="2" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
       <c r="F471" s="2" t="s">
-        <v>1856</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1752</v>
+        <v>1825</v>
       </c>
       <c r="B472" t="s">
-        <v>1753</v>
+        <v>1826</v>
       </c>
       <c r="C472" t="s">
-        <v>1857</v>
+        <v>1859</v>
       </c>
       <c r="D472" t="s">
-        <v>1858</v>
+        <v>1860</v>
       </c>
       <c r="E472" s="2" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
       <c r="F472" s="2" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1752</v>
+        <v>1825</v>
       </c>
       <c r="B473" t="s">
-        <v>1753</v>
+        <v>1826</v>
       </c>
       <c r="C473" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="D473" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
       <c r="E473" s="2" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
       <c r="F473" s="2" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1752</v>
+        <v>1825</v>
       </c>
       <c r="B474" t="s">
-        <v>1753</v>
+        <v>1826</v>
       </c>
       <c r="C474" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="D474" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
       <c r="E474" s="2" t="s">
-        <v>1867</v>
+        <v>1869</v>
       </c>
       <c r="F474" s="2" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1752</v>
+        <v>1825</v>
       </c>
       <c r="B475" t="s">
-        <v>1753</v>
+        <v>1826</v>
       </c>
       <c r="C475" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
       <c r="D475" t="s">
-        <v>1870</v>
+        <v>1872</v>
       </c>
       <c r="E475" s="2" t="s">
-        <v>1871</v>
+        <v>1873</v>
       </c>
       <c r="F475" s="2" t="s">
-        <v>1872</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1752</v>
+        <v>1825</v>
       </c>
       <c r="B476" t="s">
-        <v>1753</v>
+        <v>1826</v>
       </c>
       <c r="C476" t="s">
-        <v>1873</v>
+        <v>1875</v>
       </c>
       <c r="D476" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="E476" s="2" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
       <c r="F476" s="2" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1752</v>
+        <v>1825</v>
       </c>
       <c r="B477" t="s">
-        <v>1753</v>
+        <v>1826</v>
       </c>
       <c r="C477" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
       <c r="D477" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
       <c r="E477" s="2" t="s">
-        <v>1879</v>
+        <v>1881</v>
       </c>
       <c r="F477" s="2" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1752</v>
+        <v>1825</v>
       </c>
       <c r="B478" t="s">
-        <v>1753</v>
+        <v>1826</v>
       </c>
       <c r="C478" t="s">
-        <v>1881</v>
+        <v>1883</v>
       </c>
       <c r="D478" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
       <c r="E478" s="2" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
       <c r="F478" s="2" t="s">
-        <v>1884</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1752</v>
+        <v>1825</v>
       </c>
       <c r="B479" t="s">
-        <v>1753</v>
+        <v>1826</v>
       </c>
       <c r="C479" t="s">
-        <v>1885</v>
+        <v>1887</v>
       </c>
       <c r="D479" t="s">
-        <v>1886</v>
+        <v>1888</v>
       </c>
       <c r="E479" s="2" t="s">
-        <v>1887</v>
+        <v>1889</v>
       </c>
       <c r="F479" s="2" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1752</v>
+        <v>1825</v>
       </c>
       <c r="B480" t="s">
-        <v>1753</v>
+        <v>1826</v>
       </c>
       <c r="C480" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="D480" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
       <c r="E480" s="2" t="s">
-        <v>1891</v>
+        <v>1893</v>
       </c>
       <c r="F480" s="2" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1752</v>
+        <v>1825</v>
       </c>
       <c r="B481" t="s">
-        <v>1753</v>
+        <v>1826</v>
       </c>
       <c r="C481" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
       <c r="D481" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="E481" s="2" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
       <c r="F481" s="2" t="s">
-        <v>1896</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1752</v>
+        <v>1825</v>
       </c>
       <c r="B482" t="s">
-        <v>1753</v>
+        <v>1826</v>
       </c>
       <c r="C482" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
       <c r="D482" t="s">
-        <v>1898</v>
+        <v>1900</v>
       </c>
       <c r="E482" s="2" t="s">
-        <v>1899</v>
+        <v>1901</v>
       </c>
       <c r="F482" s="2" t="s">
-        <v>1900</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1901</v>
+        <v>1825</v>
       </c>
       <c r="B483" t="s">
-        <v>1902</v>
+        <v>1826</v>
       </c>
       <c r="C483" t="s">
         <v>1903</v>
       </c>
       <c r="D483" t="s">
         <v>1904</v>
       </c>
       <c r="E483" s="2" t="s">
         <v>1905</v>
       </c>
       <c r="F483" s="2" t="s">
-        <v>1906</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1901</v>
+        <v>1825</v>
       </c>
       <c r="B484" t="s">
-        <v>1902</v>
+        <v>1826</v>
       </c>
       <c r="C484" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D484" t="s">
         <v>1907</v>
       </c>
-      <c r="D484" t="s">
+      <c r="E484" s="2" t="s">
         <v>1908</v>
       </c>
-      <c r="E484" s="2" t="s">
+      <c r="F484" s="2" t="s">
         <v>1909</v>
-      </c>
-[...1 lines deleted...]
-        <v>1910</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1901</v>
+        <v>1825</v>
       </c>
       <c r="B485" t="s">
-        <v>1902</v>
+        <v>1826</v>
       </c>
       <c r="C485" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D485" t="s">
         <v>1911</v>
       </c>
-      <c r="D485" t="s">
+      <c r="E485" s="2" t="s">
         <v>1912</v>
       </c>
-      <c r="E485" s="2" t="s">
+      <c r="F485" s="2" t="s">
         <v>1913</v>
-      </c>
-[...1 lines deleted...]
-        <v>1914</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1901</v>
+        <v>1825</v>
       </c>
       <c r="B486" t="s">
-        <v>1902</v>
+        <v>1826</v>
       </c>
       <c r="C486" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D486" t="s">
         <v>1915</v>
       </c>
-      <c r="D486" t="s">
+      <c r="E486" s="2" t="s">
         <v>1916</v>
       </c>
-      <c r="E486" s="2" t="s">
+      <c r="F486" s="2" t="s">
         <v>1917</v>
-      </c>
-[...1 lines deleted...]
-        <v>1918</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1901</v>
+        <v>1825</v>
       </c>
       <c r="B487" t="s">
-        <v>1902</v>
+        <v>1826</v>
       </c>
       <c r="C487" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D487" t="s">
         <v>1919</v>
       </c>
-      <c r="D487" t="s">
+      <c r="E487" s="2" t="s">
         <v>1920</v>
       </c>
-      <c r="E487" s="2" t="s">
+      <c r="F487" s="2" t="s">
         <v>1921</v>
-      </c>
-[...1 lines deleted...]
-        <v>1922</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1901</v>
+        <v>1825</v>
       </c>
       <c r="B488" t="s">
-        <v>1902</v>
+        <v>1826</v>
       </c>
       <c r="C488" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D488" t="s">
         <v>1923</v>
       </c>
-      <c r="D488" t="s">
+      <c r="E488" s="2" t="s">
         <v>1924</v>
       </c>
-      <c r="E488" s="2" t="s">
+      <c r="F488" s="2" t="s">
         <v>1925</v>
-      </c>
-[...1 lines deleted...]
-        <v>1926</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D489" t="s">
         <v>1927</v>
       </c>
-      <c r="B489" t="s">
+      <c r="E489" s="2" t="s">
         <v>1928</v>
       </c>
-      <c r="C489" t="s">
+      <c r="F489" s="2" t="s">
         <v>1929</v>
-      </c>
-[...7 lines deleted...]
-        <v>1932</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1927</v>
+        <v>1825</v>
       </c>
       <c r="B490" t="s">
-        <v>1928</v>
+        <v>1826</v>
       </c>
       <c r="C490" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E490" s="2" t="s">
+        <v>1932</v>
+      </c>
+      <c r="F490" s="2" t="s">
         <v>1933</v>
-      </c>
-[...7 lines deleted...]
-        <v>1936</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1927</v>
+        <v>1825</v>
       </c>
       <c r="B491" t="s">
-        <v>1928</v>
+        <v>1826</v>
       </c>
       <c r="C491" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E491" s="2" t="s">
+        <v>1936</v>
+      </c>
+      <c r="F491" s="2" t="s">
         <v>1937</v>
-      </c>
-[...7 lines deleted...]
-        <v>1940</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1927</v>
+        <v>1825</v>
       </c>
       <c r="B492" t="s">
-        <v>1928</v>
+        <v>1826</v>
       </c>
       <c r="C492" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E492" s="2" t="s">
+        <v>1940</v>
+      </c>
+      <c r="F492" s="2" t="s">
         <v>1941</v>
-      </c>
-[...7 lines deleted...]
-        <v>1944</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1927</v>
+        <v>1825</v>
       </c>
       <c r="B493" t="s">
-        <v>1928</v>
+        <v>1826</v>
       </c>
       <c r="C493" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E493" s="2" t="s">
+        <v>1944</v>
+      </c>
+      <c r="F493" s="2" t="s">
         <v>1945</v>
-      </c>
-[...7 lines deleted...]
-        <v>1948</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1927</v>
+        <v>1825</v>
       </c>
       <c r="B494" t="s">
-        <v>1928</v>
+        <v>1826</v>
       </c>
       <c r="C494" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E494" s="2" t="s">
+        <v>1948</v>
+      </c>
+      <c r="F494" s="2" t="s">
         <v>1949</v>
-      </c>
-[...7 lines deleted...]
-        <v>1952</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1927</v>
+        <v>1825</v>
       </c>
       <c r="B495" t="s">
-        <v>1928</v>
+        <v>1826</v>
       </c>
       <c r="C495" t="s">
-        <v>1953</v>
+        <v>1950</v>
       </c>
       <c r="D495" t="s">
-        <v>1954</v>
+        <v>847</v>
       </c>
       <c r="E495" s="2" t="s">
-        <v>1955</v>
+        <v>1951</v>
       </c>
       <c r="F495" s="2" t="s">
-        <v>1956</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1927</v>
+        <v>1825</v>
       </c>
       <c r="B496" t="s">
-        <v>1928</v>
+        <v>1826</v>
       </c>
       <c r="C496" t="s">
-        <v>1957</v>
+        <v>1953</v>
       </c>
       <c r="D496" t="s">
-        <v>1958</v>
+        <v>1954</v>
       </c>
       <c r="E496" s="2" t="s">
-        <v>1959</v>
+        <v>1955</v>
       </c>
       <c r="F496" s="2" t="s">
-        <v>1960</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1927</v>
+        <v>1825</v>
       </c>
       <c r="B497" t="s">
-        <v>1928</v>
+        <v>1826</v>
       </c>
       <c r="C497" t="s">
-        <v>1961</v>
+        <v>1957</v>
       </c>
       <c r="D497" t="s">
-        <v>1962</v>
+        <v>1958</v>
       </c>
       <c r="E497" s="2" t="s">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="F497" s="2" t="s">
-        <v>1964</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1927</v>
+        <v>1825</v>
       </c>
       <c r="B498" t="s">
-        <v>1928</v>
+        <v>1826</v>
       </c>
       <c r="C498" t="s">
-        <v>1873</v>
+        <v>1961</v>
       </c>
       <c r="D498" t="s">
-        <v>1874</v>
+        <v>1962</v>
       </c>
       <c r="E498" s="2" t="s">
-        <v>1875</v>
+        <v>1963</v>
       </c>
       <c r="F498" s="2" t="s">
-        <v>1965</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1927</v>
+        <v>1825</v>
       </c>
       <c r="B499" t="s">
-        <v>1928</v>
+        <v>1826</v>
       </c>
       <c r="C499" t="s">
-        <v>1877</v>
+        <v>1965</v>
       </c>
       <c r="D499" t="s">
-        <v>1878</v>
+        <v>1966</v>
       </c>
       <c r="E499" s="2" t="s">
-        <v>1879</v>
+        <v>1967</v>
       </c>
       <c r="F499" s="2" t="s">
-        <v>1966</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1967</v>
+        <v>1825</v>
       </c>
       <c r="B500" t="s">
-        <v>1968</v>
+        <v>1826</v>
       </c>
       <c r="C500" t="s">
-        <v>530</v>
+        <v>1969</v>
       </c>
       <c r="D500" t="s">
-        <v>531</v>
+        <v>1970</v>
       </c>
       <c r="E500" s="2" t="s">
-        <v>1719</v>
+        <v>1971</v>
       </c>
       <c r="F500" s="2" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1967</v>
+        <v>1825</v>
       </c>
       <c r="B501" t="s">
-        <v>1968</v>
+        <v>1826</v>
       </c>
       <c r="C501" t="s">
-        <v>1970</v>
+        <v>1973</v>
       </c>
       <c r="D501" t="s">
-        <v>1971</v>
+        <v>1974</v>
       </c>
       <c r="E501" s="2" t="s">
-        <v>1972</v>
+        <v>1975</v>
       </c>
       <c r="F501" s="2" t="s">
-        <v>1973</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1967</v>
+        <v>1825</v>
       </c>
       <c r="B502" t="s">
-        <v>1968</v>
+        <v>1826</v>
       </c>
       <c r="C502" t="s">
-        <v>1974</v>
+        <v>1977</v>
       </c>
       <c r="D502" t="s">
-        <v>1975</v>
+        <v>1978</v>
       </c>
       <c r="E502" s="2" t="s">
-        <v>1976</v>
+        <v>1979</v>
       </c>
       <c r="F502" s="2" t="s">
-        <v>1977</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1967</v>
+        <v>1825</v>
       </c>
       <c r="B503" t="s">
-        <v>1968</v>
+        <v>1826</v>
       </c>
       <c r="C503" t="s">
-        <v>1978</v>
+        <v>1981</v>
       </c>
       <c r="D503" t="s">
-        <v>1979</v>
+        <v>1982</v>
       </c>
       <c r="E503" s="2" t="s">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="F503" s="2" t="s">
-        <v>1981</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1967</v>
+        <v>1825</v>
       </c>
       <c r="B504" t="s">
-        <v>1968</v>
+        <v>1826</v>
       </c>
       <c r="C504" t="s">
-        <v>950</v>
+        <v>1985</v>
       </c>
       <c r="D504" t="s">
-        <v>951</v>
+        <v>1986</v>
       </c>
       <c r="E504" s="2" t="s">
-        <v>1982</v>
+        <v>1987</v>
       </c>
       <c r="F504" s="2" t="s">
-        <v>1983</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1967</v>
+        <v>1825</v>
       </c>
       <c r="B505" t="s">
-        <v>1968</v>
+        <v>1826</v>
       </c>
       <c r="C505" t="s">
-        <v>1984</v>
+        <v>1989</v>
       </c>
       <c r="D505" t="s">
-        <v>1985</v>
+        <v>1990</v>
       </c>
       <c r="E505" s="2" t="s">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="F505" s="2" t="s">
-        <v>1987</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1967</v>
+        <v>1825</v>
       </c>
       <c r="B506" t="s">
-        <v>1968</v>
+        <v>1826</v>
       </c>
       <c r="C506" t="s">
-        <v>1988</v>
+        <v>1993</v>
       </c>
       <c r="D506" t="s">
-        <v>1989</v>
+        <v>1994</v>
       </c>
       <c r="E506" s="2" t="s">
-        <v>1990</v>
+        <v>1995</v>
       </c>
       <c r="F506" s="2" t="s">
-        <v>1991</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1967</v>
+        <v>1825</v>
       </c>
       <c r="B507" t="s">
-        <v>1968</v>
+        <v>1826</v>
       </c>
       <c r="C507" t="s">
-        <v>301</v>
+        <v>1997</v>
       </c>
       <c r="D507" t="s">
-        <v>302</v>
+        <v>1998</v>
       </c>
       <c r="E507" s="2" t="s">
-        <v>303</v>
+        <v>1999</v>
       </c>
       <c r="F507" s="2" t="s">
-        <v>1992</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1967</v>
+        <v>2001</v>
       </c>
       <c r="B508" t="s">
-        <v>1968</v>
+        <v>2002</v>
       </c>
       <c r="C508" t="s">
-        <v>1993</v>
+        <v>2003</v>
       </c>
       <c r="D508" t="s">
-        <v>1994</v>
+        <v>2004</v>
       </c>
       <c r="E508" s="2" t="s">
-        <v>1995</v>
+        <v>2005</v>
       </c>
       <c r="F508" s="2" t="s">
-        <v>1996</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1967</v>
+        <v>2001</v>
       </c>
       <c r="B509" t="s">
-        <v>1968</v>
+        <v>2002</v>
       </c>
       <c r="C509" t="s">
-        <v>1997</v>
+        <v>2007</v>
       </c>
       <c r="D509" t="s">
-        <v>1998</v>
+        <v>2008</v>
       </c>
       <c r="E509" s="2" t="s">
-        <v>1999</v>
+        <v>2009</v>
       </c>
       <c r="F509" s="2" t="s">
-        <v>2000</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1967</v>
+        <v>2001</v>
       </c>
       <c r="B510" t="s">
-        <v>1968</v>
+        <v>2002</v>
       </c>
       <c r="C510" t="s">
-        <v>2001</v>
+        <v>2011</v>
       </c>
       <c r="D510" t="s">
-        <v>2002</v>
+        <v>2012</v>
       </c>
       <c r="E510" s="2" t="s">
-        <v>2003</v>
+        <v>2013</v>
       </c>
       <c r="F510" s="2" t="s">
-        <v>2004</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1967</v>
+        <v>2001</v>
       </c>
       <c r="B511" t="s">
-        <v>1968</v>
+        <v>2002</v>
       </c>
       <c r="C511" t="s">
-        <v>305</v>
+        <v>2015</v>
       </c>
       <c r="D511" t="s">
-        <v>306</v>
+        <v>2016</v>
       </c>
       <c r="E511" s="2" t="s">
-        <v>307</v>
+        <v>2017</v>
       </c>
       <c r="F511" s="2" t="s">
-        <v>2005</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1967</v>
+        <v>2001</v>
       </c>
       <c r="B512" t="s">
-        <v>1968</v>
+        <v>2002</v>
       </c>
       <c r="C512" t="s">
-        <v>2006</v>
+        <v>2019</v>
       </c>
       <c r="D512" t="s">
-        <v>2007</v>
+        <v>2020</v>
       </c>
       <c r="E512" s="2" t="s">
-        <v>2008</v>
+        <v>2021</v>
       </c>
       <c r="F512" s="2" t="s">
-        <v>2009</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1967</v>
+        <v>2001</v>
       </c>
       <c r="B513" t="s">
-        <v>1968</v>
+        <v>2002</v>
       </c>
       <c r="C513" t="s">
-        <v>2010</v>
+        <v>2023</v>
       </c>
       <c r="D513" t="s">
-        <v>2011</v>
+        <v>2024</v>
       </c>
       <c r="E513" s="2" t="s">
-        <v>2012</v>
+        <v>2025</v>
       </c>
       <c r="F513" s="2" t="s">
-        <v>2013</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1967</v>
+        <v>2027</v>
       </c>
       <c r="B514" t="s">
-        <v>1968</v>
+        <v>2028</v>
       </c>
       <c r="C514" t="s">
-        <v>309</v>
+        <v>2029</v>
       </c>
       <c r="D514" t="s">
-        <v>310</v>
+        <v>2030</v>
       </c>
       <c r="E514" s="2" t="s">
-        <v>311</v>
+        <v>2031</v>
       </c>
       <c r="F514" s="2" t="s">
-        <v>2014</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1967</v>
+        <v>2027</v>
       </c>
       <c r="B515" t="s">
-        <v>1968</v>
+        <v>2028</v>
       </c>
       <c r="C515" t="s">
-        <v>918</v>
+        <v>2033</v>
       </c>
       <c r="D515" t="s">
-        <v>919</v>
+        <v>2034</v>
       </c>
       <c r="E515" s="2" t="s">
-        <v>1217</v>
+        <v>2035</v>
       </c>
       <c r="F515" s="2" t="s">
-        <v>1743</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1967</v>
+        <v>2027</v>
       </c>
       <c r="B516" t="s">
-        <v>1968</v>
+        <v>2028</v>
       </c>
       <c r="C516" t="s">
-        <v>922</v>
+        <v>2037</v>
       </c>
       <c r="D516" t="s">
-        <v>923</v>
+        <v>2038</v>
       </c>
       <c r="E516" s="2" t="s">
-        <v>2015</v>
+        <v>2039</v>
       </c>
       <c r="F516" s="2" t="s">
-        <v>2016</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1967</v>
+        <v>2027</v>
       </c>
       <c r="B517" t="s">
-        <v>1968</v>
+        <v>2028</v>
       </c>
       <c r="C517" t="s">
-        <v>313</v>
+        <v>2041</v>
       </c>
       <c r="D517" t="s">
-        <v>314</v>
+        <v>2042</v>
       </c>
       <c r="E517" s="2" t="s">
-        <v>315</v>
+        <v>2043</v>
       </c>
       <c r="F517" s="2" t="s">
-        <v>2017</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1967</v>
+        <v>2027</v>
       </c>
       <c r="B518" t="s">
-        <v>1968</v>
+        <v>2028</v>
       </c>
       <c r="C518" t="s">
-        <v>2018</v>
+        <v>2045</v>
       </c>
       <c r="D518" t="s">
-        <v>2019</v>
+        <v>2046</v>
       </c>
       <c r="E518" s="2" t="s">
-        <v>2020</v>
+        <v>2047</v>
       </c>
       <c r="F518" s="2" t="s">
-        <v>2021</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1967</v>
+        <v>2027</v>
       </c>
       <c r="B519" t="s">
-        <v>1968</v>
+        <v>2028</v>
       </c>
       <c r="C519" t="s">
-        <v>321</v>
+        <v>2049</v>
       </c>
       <c r="D519" t="s">
-        <v>322</v>
+        <v>2050</v>
       </c>
       <c r="E519" s="2" t="s">
-        <v>323</v>
+        <v>2051</v>
       </c>
       <c r="F519" s="2" t="s">
-        <v>2022</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>2023</v>
+        <v>2027</v>
       </c>
       <c r="B520" t="s">
-        <v>2024</v>
+        <v>2028</v>
       </c>
       <c r="C520" t="s">
-        <v>2025</v>
+        <v>2053</v>
       </c>
       <c r="D520" t="s">
-        <v>2026</v>
+        <v>2054</v>
       </c>
       <c r="E520" s="2" t="s">
-        <v>2027</v>
+        <v>2055</v>
       </c>
       <c r="F520" s="2" t="s">
-        <v>2028</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>2023</v>
+        <v>2027</v>
       </c>
       <c r="B521" t="s">
-        <v>2024</v>
+        <v>2028</v>
       </c>
       <c r="C521" t="s">
-        <v>2029</v>
+        <v>2057</v>
       </c>
       <c r="D521" t="s">
-        <v>2030</v>
+        <v>2058</v>
       </c>
       <c r="E521" s="2" t="s">
-        <v>2031</v>
+        <v>2059</v>
       </c>
       <c r="F521" s="2" t="s">
-        <v>2032</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>2023</v>
+        <v>2027</v>
       </c>
       <c r="B522" t="s">
-        <v>2024</v>
+        <v>2028</v>
       </c>
       <c r="C522" t="s">
-        <v>2033</v>
+        <v>2061</v>
       </c>
       <c r="D522" t="s">
-        <v>2034</v>
+        <v>2062</v>
       </c>
       <c r="E522" s="2" t="s">
-        <v>2035</v>
+        <v>2063</v>
       </c>
       <c r="F522" s="2" t="s">
-        <v>2036</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>2023</v>
+        <v>2027</v>
       </c>
       <c r="B523" t="s">
-        <v>2024</v>
+        <v>2028</v>
       </c>
       <c r="C523" t="s">
-        <v>2037</v>
+        <v>1969</v>
       </c>
       <c r="D523" t="s">
-        <v>2038</v>
+        <v>1970</v>
       </c>
       <c r="E523" s="2" t="s">
-        <v>2039</v>
+        <v>1971</v>
       </c>
       <c r="F523" s="2" t="s">
-        <v>2040</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>2023</v>
+        <v>2027</v>
       </c>
       <c r="B524" t="s">
-        <v>2024</v>
+        <v>2028</v>
       </c>
       <c r="C524" t="s">
-        <v>2041</v>
+        <v>1973</v>
       </c>
       <c r="D524" t="s">
-        <v>2042</v>
+        <v>1974</v>
       </c>
       <c r="E524" s="2" t="s">
-        <v>2043</v>
+        <v>1975</v>
       </c>
       <c r="F524" s="2" t="s">
-        <v>2044</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>2023</v>
+        <v>2067</v>
       </c>
       <c r="B525" t="s">
-        <v>2024</v>
+        <v>2068</v>
       </c>
       <c r="C525" t="s">
-        <v>2045</v>
+        <v>550</v>
       </c>
       <c r="D525" t="s">
-        <v>2046</v>
+        <v>551</v>
       </c>
       <c r="E525" s="2" t="s">
-        <v>2047</v>
+        <v>1788</v>
       </c>
       <c r="F525" s="2" t="s">
-        <v>2048</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>2023</v>
+        <v>2067</v>
       </c>
       <c r="B526" t="s">
-        <v>2024</v>
+        <v>2068</v>
       </c>
       <c r="C526" t="s">
-        <v>2049</v>
+        <v>2070</v>
       </c>
       <c r="D526" t="s">
-        <v>2050</v>
+        <v>2071</v>
       </c>
       <c r="E526" s="2" t="s">
-        <v>2051</v>
+        <v>2072</v>
       </c>
       <c r="F526" s="2" t="s">
-        <v>2052</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>2023</v>
+        <v>2067</v>
       </c>
       <c r="B527" t="s">
-        <v>2024</v>
+        <v>2068</v>
       </c>
       <c r="C527" t="s">
-        <v>2053</v>
+        <v>2074</v>
       </c>
       <c r="D527" t="s">
-        <v>2054</v>
+        <v>2075</v>
       </c>
       <c r="E527" s="2" t="s">
-        <v>2055</v>
+        <v>2076</v>
       </c>
       <c r="F527" s="2" t="s">
-        <v>2056</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>2023</v>
+        <v>2067</v>
       </c>
       <c r="B528" t="s">
-        <v>2024</v>
+        <v>2068</v>
       </c>
       <c r="C528" t="s">
-        <v>2057</v>
+        <v>2078</v>
       </c>
       <c r="D528" t="s">
-        <v>2058</v>
+        <v>2079</v>
       </c>
       <c r="E528" s="2" t="s">
-        <v>2059</v>
+        <v>2080</v>
       </c>
       <c r="F528" s="2" t="s">
-        <v>2060</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>2023</v>
+        <v>2067</v>
       </c>
       <c r="B529" t="s">
-        <v>2024</v>
+        <v>2068</v>
       </c>
       <c r="C529" t="s">
-        <v>2061</v>
+        <v>970</v>
       </c>
       <c r="D529" t="s">
-        <v>2062</v>
+        <v>971</v>
       </c>
       <c r="E529" s="2" t="s">
-        <v>2063</v>
+        <v>2082</v>
       </c>
       <c r="F529" s="2" t="s">
-        <v>2064</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>2023</v>
+        <v>2067</v>
       </c>
       <c r="B530" t="s">
-        <v>2024</v>
+        <v>2068</v>
       </c>
       <c r="C530" t="s">
-        <v>2065</v>
+        <v>2084</v>
       </c>
       <c r="D530" t="s">
-        <v>2066</v>
+        <v>2085</v>
       </c>
       <c r="E530" s="2" t="s">
-        <v>2067</v>
+        <v>2086</v>
       </c>
       <c r="F530" s="2" t="s">
-        <v>2068</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>2023</v>
+        <v>2067</v>
       </c>
       <c r="B531" t="s">
-        <v>2024</v>
+        <v>2068</v>
       </c>
       <c r="C531" t="s">
-        <v>2069</v>
+        <v>2088</v>
       </c>
       <c r="D531" t="s">
-        <v>2070</v>
+        <v>2089</v>
       </c>
       <c r="E531" s="2" t="s">
-        <v>2071</v>
+        <v>2090</v>
       </c>
       <c r="F531" s="2" t="s">
-        <v>2072</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>2023</v>
+        <v>2067</v>
       </c>
       <c r="B532" t="s">
-        <v>2024</v>
+        <v>2068</v>
       </c>
       <c r="C532" t="s">
-        <v>2073</v>
+        <v>309</v>
       </c>
       <c r="D532" t="s">
-        <v>2074</v>
+        <v>310</v>
       </c>
       <c r="E532" s="2" t="s">
-        <v>2075</v>
+        <v>311</v>
       </c>
       <c r="F532" s="2" t="s">
-        <v>2076</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>2023</v>
+        <v>2067</v>
       </c>
       <c r="B533" t="s">
-        <v>2024</v>
+        <v>2068</v>
       </c>
       <c r="C533" t="s">
-        <v>2077</v>
+        <v>2093</v>
       </c>
       <c r="D533" t="s">
-        <v>2078</v>
+        <v>2094</v>
       </c>
       <c r="E533" s="2" t="s">
-        <v>2079</v>
+        <v>2095</v>
       </c>
       <c r="F533" s="2" t="s">
-        <v>2080</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>2023</v>
+        <v>2067</v>
       </c>
       <c r="B534" t="s">
-        <v>2024</v>
+        <v>2068</v>
       </c>
       <c r="C534" t="s">
-        <v>2081</v>
+        <v>2097</v>
       </c>
       <c r="D534" t="s">
-        <v>2082</v>
+        <v>2098</v>
       </c>
       <c r="E534" s="2" t="s">
-        <v>2083</v>
+        <v>2099</v>
       </c>
       <c r="F534" s="2" t="s">
-        <v>2084</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>2085</v>
+        <v>2067</v>
       </c>
       <c r="B535" t="s">
-        <v>2086</v>
+        <v>2068</v>
       </c>
       <c r="C535" t="s">
-        <v>2087</v>
+        <v>2101</v>
       </c>
       <c r="D535" t="s">
-        <v>2088</v>
+        <v>2102</v>
       </c>
       <c r="E535" s="2" t="s">
-        <v>2089</v>
+        <v>2103</v>
       </c>
       <c r="F535" s="2" t="s">
-        <v>2090</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>2085</v>
+        <v>2067</v>
       </c>
       <c r="B536" t="s">
-        <v>2086</v>
+        <v>2068</v>
       </c>
       <c r="C536" t="s">
-        <v>2091</v>
+        <v>317</v>
       </c>
       <c r="D536" t="s">
-        <v>2092</v>
+        <v>318</v>
       </c>
       <c r="E536" s="2" t="s">
-        <v>2093</v>
+        <v>319</v>
       </c>
       <c r="F536" s="2" t="s">
-        <v>2094</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>2085</v>
+        <v>2067</v>
       </c>
       <c r="B537" t="s">
-        <v>2086</v>
+        <v>2068</v>
       </c>
       <c r="C537" t="s">
-        <v>309</v>
+        <v>2106</v>
       </c>
       <c r="D537" t="s">
-        <v>310</v>
+        <v>2107</v>
       </c>
       <c r="E537" s="2" t="s">
-        <v>2095</v>
+        <v>2108</v>
       </c>
       <c r="F537" s="2" t="s">
-        <v>2096</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>2085</v>
+        <v>2067</v>
       </c>
       <c r="B538" t="s">
-        <v>2086</v>
+        <v>2068</v>
       </c>
       <c r="C538" t="s">
-        <v>2097</v>
+        <v>2110</v>
       </c>
       <c r="D538" t="s">
-        <v>2098</v>
+        <v>2111</v>
       </c>
       <c r="E538" s="2" t="s">
-        <v>2099</v>
+        <v>2112</v>
       </c>
       <c r="F538" s="2" t="s">
-        <v>2100</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>2101</v>
+        <v>2067</v>
       </c>
       <c r="B539" t="s">
-        <v>2102</v>
+        <v>2068</v>
       </c>
       <c r="C539" t="s">
-        <v>2103</v>
+        <v>321</v>
       </c>
       <c r="D539" t="s">
-        <v>2104</v>
+        <v>322</v>
       </c>
       <c r="E539" s="2" t="s">
-        <v>2105</v>
+        <v>323</v>
       </c>
       <c r="F539" s="2" t="s">
-        <v>2106</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>2101</v>
+        <v>2067</v>
       </c>
       <c r="B540" t="s">
-        <v>2102</v>
+        <v>2068</v>
       </c>
       <c r="C540" t="s">
-        <v>2107</v>
+        <v>938</v>
       </c>
       <c r="D540" t="s">
-        <v>2108</v>
+        <v>939</v>
       </c>
       <c r="E540" s="2" t="s">
-        <v>2109</v>
+        <v>1253</v>
       </c>
       <c r="F540" s="2" t="s">
-        <v>2110</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>2101</v>
+        <v>2067</v>
       </c>
       <c r="B541" t="s">
-        <v>2102</v>
+        <v>2068</v>
       </c>
       <c r="C541" t="s">
-        <v>2111</v>
+        <v>942</v>
       </c>
       <c r="D541" t="s">
-        <v>2112</v>
+        <v>943</v>
       </c>
       <c r="E541" s="2" t="s">
-        <v>2113</v>
+        <v>2115</v>
       </c>
       <c r="F541" s="2" t="s">
-        <v>2114</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>2101</v>
+        <v>2067</v>
       </c>
       <c r="B542" t="s">
-        <v>2102</v>
+        <v>2068</v>
       </c>
       <c r="C542" t="s">
-        <v>2115</v>
+        <v>325</v>
       </c>
       <c r="D542" t="s">
-        <v>2116</v>
+        <v>326</v>
       </c>
       <c r="E542" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="F542" s="2" t="s">
         <v>2117</v>
-      </c>
-[...1 lines deleted...]
-        <v>2118</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>2101</v>
+        <v>2067</v>
       </c>
       <c r="B543" t="s">
-        <v>2102</v>
+        <v>2068</v>
       </c>
       <c r="C543" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D543" t="s">
         <v>2119</v>
       </c>
-      <c r="D543" t="s">
+      <c r="E543" s="2" t="s">
         <v>2120</v>
       </c>
-      <c r="E543" s="2" t="s">
+      <c r="F543" s="2" t="s">
         <v>2121</v>
-      </c>
-[...1 lines deleted...]
-        <v>2122</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>2101</v>
+        <v>2067</v>
       </c>
       <c r="B544" t="s">
-        <v>2102</v>
+        <v>2068</v>
       </c>
       <c r="C544" t="s">
-        <v>2123</v>
+        <v>333</v>
       </c>
       <c r="D544" t="s">
-        <v>2124</v>
+        <v>334</v>
       </c>
       <c r="E544" s="2" t="s">
-        <v>2125</v>
+        <v>335</v>
       </c>
       <c r="F544" s="2" t="s">
-        <v>2126</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>2101</v>
+        <v>2123</v>
       </c>
       <c r="B545" t="s">
-        <v>2102</v>
+        <v>2124</v>
       </c>
       <c r="C545" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D545" t="s">
+        <v>2126</v>
+      </c>
+      <c r="E545" s="2" t="s">
         <v>2127</v>
       </c>
-      <c r="D545" t="s">
+      <c r="F545" s="2" t="s">
         <v>2128</v>
-      </c>
-[...4 lines deleted...]
-        <v>2130</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>2101</v>
+        <v>2123</v>
       </c>
       <c r="B546" t="s">
-        <v>2102</v>
+        <v>2124</v>
       </c>
       <c r="C546" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D546" t="s">
+        <v>2130</v>
+      </c>
+      <c r="E546" s="2" t="s">
         <v>2131</v>
       </c>
-      <c r="D546" t="s">
+      <c r="F546" s="2" t="s">
         <v>2132</v>
-      </c>
-[...4 lines deleted...]
-        <v>2134</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>2101</v>
+        <v>2123</v>
       </c>
       <c r="B547" t="s">
-        <v>2102</v>
+        <v>2124</v>
       </c>
       <c r="C547" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D547" t="s">
+        <v>2134</v>
+      </c>
+      <c r="E547" s="2" t="s">
         <v>2135</v>
       </c>
-      <c r="D547" t="s">
+      <c r="F547" s="2" t="s">
         <v>2136</v>
-      </c>
-[...4 lines deleted...]
-        <v>2138</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B548" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C548" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D548" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E548" s="2" t="s">
         <v>2139</v>
       </c>
-      <c r="B548" t="s">
+      <c r="F548" s="2" t="s">
         <v>2140</v>
-      </c>
-[...10 lines deleted...]
-        <v>2144</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>2139</v>
+        <v>2123</v>
       </c>
       <c r="B549" t="s">
-        <v>2140</v>
+        <v>2124</v>
       </c>
       <c r="C549" t="s">
-        <v>2145</v>
+        <v>2141</v>
       </c>
       <c r="D549" t="s">
-        <v>2146</v>
+        <v>2142</v>
       </c>
       <c r="E549" s="2" t="s">
-        <v>2147</v>
+        <v>2143</v>
       </c>
       <c r="F549" s="2" t="s">
-        <v>2148</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>2139</v>
+        <v>2123</v>
       </c>
       <c r="B550" t="s">
-        <v>2140</v>
+        <v>2124</v>
       </c>
       <c r="C550" t="s">
-        <v>2149</v>
+        <v>2145</v>
       </c>
       <c r="D550" t="s">
-        <v>2150</v>
+        <v>2146</v>
       </c>
       <c r="E550" s="2" t="s">
-        <v>2151</v>
+        <v>2147</v>
       </c>
       <c r="F550" s="2" t="s">
-        <v>2152</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>2139</v>
+        <v>2123</v>
       </c>
       <c r="B551" t="s">
-        <v>2140</v>
+        <v>2124</v>
       </c>
       <c r="C551" t="s">
-        <v>2153</v>
+        <v>2149</v>
       </c>
       <c r="D551" t="s">
-        <v>2154</v>
+        <v>2150</v>
       </c>
       <c r="E551" s="2" t="s">
-        <v>2155</v>
+        <v>2151</v>
       </c>
       <c r="F551" s="2" t="s">
-        <v>2156</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>2139</v>
+        <v>2123</v>
       </c>
       <c r="B552" t="s">
-        <v>2140</v>
+        <v>2124</v>
       </c>
       <c r="C552" t="s">
-        <v>2157</v>
+        <v>2153</v>
       </c>
       <c r="D552" t="s">
-        <v>2158</v>
+        <v>2154</v>
       </c>
       <c r="E552" s="2" t="s">
-        <v>2159</v>
+        <v>2155</v>
       </c>
       <c r="F552" s="2" t="s">
-        <v>2160</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>2139</v>
+        <v>2123</v>
       </c>
       <c r="B553" t="s">
-        <v>2140</v>
+        <v>2124</v>
       </c>
       <c r="C553" t="s">
-        <v>2161</v>
+        <v>2157</v>
       </c>
       <c r="D553" t="s">
-        <v>2162</v>
+        <v>2158</v>
       </c>
       <c r="E553" s="2" t="s">
-        <v>2163</v>
+        <v>2159</v>
       </c>
       <c r="F553" s="2" t="s">
-        <v>2164</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>2139</v>
+        <v>2123</v>
       </c>
       <c r="B554" t="s">
-        <v>2140</v>
+        <v>2124</v>
       </c>
       <c r="C554" t="s">
-        <v>2165</v>
+        <v>2161</v>
       </c>
       <c r="D554" t="s">
-        <v>2166</v>
+        <v>2162</v>
       </c>
       <c r="E554" s="2" t="s">
-        <v>2167</v>
+        <v>2163</v>
       </c>
       <c r="F554" s="2" t="s">
-        <v>2168</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>2139</v>
+        <v>2123</v>
       </c>
       <c r="B555" t="s">
-        <v>2140</v>
+        <v>2124</v>
       </c>
       <c r="C555" t="s">
-        <v>2169</v>
+        <v>2165</v>
       </c>
       <c r="D555" t="s">
-        <v>2170</v>
+        <v>2166</v>
       </c>
       <c r="E555" s="2" t="s">
-        <v>2171</v>
+        <v>2167</v>
       </c>
       <c r="F555" s="2" t="s">
-        <v>2172</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>2139</v>
+        <v>2123</v>
       </c>
       <c r="B556" t="s">
-        <v>2140</v>
+        <v>2124</v>
       </c>
       <c r="C556" t="s">
-        <v>2173</v>
+        <v>2169</v>
       </c>
       <c r="D556" t="s">
-        <v>2174</v>
+        <v>2170</v>
       </c>
       <c r="E556" s="2" t="s">
-        <v>2175</v>
+        <v>2171</v>
       </c>
       <c r="F556" s="2" t="s">
-        <v>2176</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>2139</v>
+        <v>2123</v>
       </c>
       <c r="B557" t="s">
-        <v>2140</v>
+        <v>2124</v>
       </c>
       <c r="C557" t="s">
-        <v>2177</v>
+        <v>2173</v>
       </c>
       <c r="D557" t="s">
-        <v>2178</v>
+        <v>2174</v>
       </c>
       <c r="E557" s="2" t="s">
-        <v>2179</v>
+        <v>2175</v>
       </c>
       <c r="F557" s="2" t="s">
-        <v>2180</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>2139</v>
+        <v>2123</v>
       </c>
       <c r="B558" t="s">
-        <v>2140</v>
+        <v>2124</v>
       </c>
       <c r="C558" t="s">
-        <v>2181</v>
+        <v>2177</v>
       </c>
       <c r="D558" t="s">
-        <v>2182</v>
+        <v>2178</v>
       </c>
       <c r="E558" s="2" t="s">
-        <v>2183</v>
+        <v>2179</v>
       </c>
       <c r="F558" s="2" t="s">
-        <v>2184</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>2139</v>
+        <v>2123</v>
       </c>
       <c r="B559" t="s">
-        <v>2140</v>
+        <v>2124</v>
       </c>
       <c r="C559" t="s">
-        <v>2185</v>
+        <v>2181</v>
       </c>
       <c r="D559" t="s">
-        <v>2186</v>
+        <v>2182</v>
       </c>
       <c r="E559" s="2" t="s">
-        <v>2187</v>
+        <v>2183</v>
       </c>
       <c r="F559" s="2" t="s">
-        <v>2188</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>2139</v>
+        <v>2185</v>
       </c>
       <c r="B560" t="s">
-        <v>2140</v>
+        <v>2186</v>
       </c>
       <c r="C560" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D560" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E560" s="2" t="s">
         <v>2189</v>
       </c>
-      <c r="D560" t="s">
+      <c r="F560" s="2" t="s">
         <v>2190</v>
-      </c>
-[...4 lines deleted...]
-        <v>2192</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>2139</v>
+        <v>2185</v>
       </c>
       <c r="B561" t="s">
-        <v>2140</v>
+        <v>2186</v>
       </c>
       <c r="C561" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D561" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E561" s="2" t="s">
         <v>2193</v>
       </c>
-      <c r="D561" t="s">
+      <c r="F561" s="2" t="s">
         <v>2194</v>
-      </c>
-[...4 lines deleted...]
-        <v>2196</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>2139</v>
+        <v>2185</v>
       </c>
       <c r="B562" t="s">
-        <v>2140</v>
+        <v>2186</v>
       </c>
       <c r="C562" t="s">
-        <v>2197</v>
+        <v>321</v>
       </c>
       <c r="D562" t="s">
-        <v>2198</v>
+        <v>322</v>
       </c>
       <c r="E562" s="2" t="s">
-        <v>2199</v>
+        <v>2195</v>
       </c>
       <c r="F562" s="2" t="s">
-        <v>2200</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>2139</v>
+        <v>2185</v>
       </c>
       <c r="B563" t="s">
-        <v>2140</v>
+        <v>2186</v>
       </c>
       <c r="C563" t="s">
-        <v>2201</v>
+        <v>2197</v>
       </c>
       <c r="D563" t="s">
-        <v>2202</v>
+        <v>2198</v>
       </c>
       <c r="E563" s="2" t="s">
-        <v>2203</v>
+        <v>2199</v>
       </c>
       <c r="F563" s="2" t="s">
-        <v>2204</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B564" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C564" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D564" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E564" s="2" t="s">
         <v>2205</v>
       </c>
-      <c r="B564" t="s">
+      <c r="F564" s="2" t="s">
         <v>2206</v>
-      </c>
-[...10 lines deleted...]
-        <v>2210</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>2205</v>
+        <v>2201</v>
       </c>
       <c r="B565" t="s">
-        <v>2206</v>
+        <v>2202</v>
       </c>
       <c r="C565" t="s">
-        <v>2211</v>
+        <v>2207</v>
       </c>
       <c r="D565" t="s">
-        <v>2212</v>
+        <v>2208</v>
       </c>
       <c r="E565" s="2" t="s">
-        <v>2213</v>
+        <v>2209</v>
       </c>
       <c r="F565" s="2" t="s">
-        <v>2214</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>2205</v>
+        <v>2201</v>
       </c>
       <c r="B566" t="s">
-        <v>2206</v>
+        <v>2202</v>
       </c>
       <c r="C566" t="s">
-        <v>305</v>
+        <v>2211</v>
       </c>
       <c r="D566" t="s">
-        <v>306</v>
+        <v>2212</v>
       </c>
       <c r="E566" s="2" t="s">
-        <v>307</v>
+        <v>2213</v>
       </c>
       <c r="F566" s="2" t="s">
-        <v>2215</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>2205</v>
+        <v>2201</v>
       </c>
       <c r="B567" t="s">
-        <v>2206</v>
+        <v>2202</v>
       </c>
       <c r="C567" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D567" t="s">
         <v>2216</v>
       </c>
-      <c r="D567" t="s">
+      <c r="E567" s="2" t="s">
         <v>2217</v>
       </c>
-      <c r="E567" s="2" t="s">
+      <c r="F567" s="2" t="s">
         <v>2218</v>
-      </c>
-[...1 lines deleted...]
-        <v>2219</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B568" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D568" t="s">
         <v>2220</v>
       </c>
-      <c r="B568" t="s">
+      <c r="E568" s="2" t="s">
         <v>2221</v>
       </c>
-      <c r="C568" t="s">
+      <c r="F568" s="2" t="s">
         <v>2222</v>
-      </c>
-[...7 lines deleted...]
-        <v>2225</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>2220</v>
+        <v>2201</v>
       </c>
       <c r="B569" t="s">
-        <v>2221</v>
+        <v>2202</v>
       </c>
       <c r="C569" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D569" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E569" s="2" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F569" s="2" t="s">
         <v>2226</v>
-      </c>
-[...7 lines deleted...]
-        <v>2229</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>2220</v>
+        <v>2201</v>
       </c>
       <c r="B570" t="s">
-        <v>2221</v>
+        <v>2202</v>
       </c>
       <c r="C570" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D570" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E570" s="2" t="s">
+        <v>2229</v>
+      </c>
+      <c r="F570" s="2" t="s">
         <v>2230</v>
-      </c>
-[...7 lines deleted...]
-        <v>2233</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>2220</v>
+        <v>2201</v>
       </c>
       <c r="B571" t="s">
-        <v>2221</v>
+        <v>2202</v>
       </c>
       <c r="C571" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D571" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E571" s="2" t="s">
+        <v>2233</v>
+      </c>
+      <c r="F571" s="2" t="s">
         <v>2234</v>
-      </c>
-[...7 lines deleted...]
-        <v>2237</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>2220</v>
+        <v>2201</v>
       </c>
       <c r="B572" t="s">
-        <v>2221</v>
+        <v>2202</v>
       </c>
       <c r="C572" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D572" t="s">
+        <v>2236</v>
+      </c>
+      <c r="E572" s="2" t="s">
+        <v>2237</v>
+      </c>
+      <c r="F572" s="2" t="s">
         <v>2238</v>
-      </c>
-[...7 lines deleted...]
-        <v>2241</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
-        <v>2220</v>
+        <v>2239</v>
       </c>
       <c r="B573" t="s">
-        <v>2221</v>
+        <v>2240</v>
       </c>
       <c r="C573" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D573" t="s">
         <v>2242</v>
       </c>
-      <c r="D573" t="s">
+      <c r="E573" s="2" t="s">
         <v>2243</v>
       </c>
-      <c r="E573" s="2" t="s">
+      <c r="F573" s="2" t="s">
         <v>2244</v>
-      </c>
-[...1 lines deleted...]
-        <v>2245</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>2220</v>
+        <v>2239</v>
       </c>
       <c r="B574" t="s">
-        <v>2221</v>
+        <v>2240</v>
       </c>
       <c r="C574" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D574" t="s">
         <v>2246</v>
       </c>
-      <c r="D574" t="s">
+      <c r="E574" s="2" t="s">
         <v>2247</v>
       </c>
-      <c r="E574" s="2" t="s">
+      <c r="F574" s="2" t="s">
         <v>2248</v>
-      </c>
-[...1 lines deleted...]
-        <v>2249</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>2220</v>
+        <v>2239</v>
       </c>
       <c r="B575" t="s">
-        <v>2221</v>
+        <v>2240</v>
       </c>
       <c r="C575" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D575" t="s">
         <v>2250</v>
       </c>
-      <c r="D575" t="s">
+      <c r="E575" s="2" t="s">
         <v>2251</v>
       </c>
-      <c r="E575" s="2" t="s">
+      <c r="F575" s="2" t="s">
         <v>2252</v>
-      </c>
-[...1 lines deleted...]
-        <v>2253</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>2220</v>
+        <v>2239</v>
       </c>
       <c r="B576" t="s">
-        <v>2221</v>
+        <v>2240</v>
       </c>
       <c r="C576" t="s">
+        <v>2253</v>
+      </c>
+      <c r="D576" t="s">
         <v>2254</v>
       </c>
-      <c r="D576" t="s">
+      <c r="E576" s="2" t="s">
         <v>2255</v>
       </c>
-      <c r="E576" s="2" t="s">
+      <c r="F576" s="2" t="s">
         <v>2256</v>
-      </c>
-[...1 lines deleted...]
-        <v>2257</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>2220</v>
+        <v>2239</v>
       </c>
       <c r="B577" t="s">
-        <v>2221</v>
+        <v>2240</v>
       </c>
       <c r="C577" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D577" t="s">
         <v>2258</v>
       </c>
-      <c r="D577" t="s">
+      <c r="E577" s="2" t="s">
         <v>2259</v>
       </c>
-      <c r="E577" s="2" t="s">
+      <c r="F577" s="2" t="s">
         <v>2260</v>
-      </c>
-[...1 lines deleted...]
-        <v>2261</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>2220</v>
+        <v>2239</v>
       </c>
       <c r="B578" t="s">
-        <v>2221</v>
+        <v>2240</v>
       </c>
       <c r="C578" t="s">
-        <v>926</v>
+        <v>2261</v>
       </c>
       <c r="D578" t="s">
-        <v>927</v>
+        <v>2262</v>
       </c>
       <c r="E578" s="2" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="F578" s="2" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>2220</v>
+        <v>2239</v>
       </c>
       <c r="B579" t="s">
-        <v>2221</v>
+        <v>2240</v>
       </c>
       <c r="C579" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="D579" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="E579" s="2" t="s">
-        <v>2266</v>
+        <v>2267</v>
       </c>
       <c r="F579" s="2" t="s">
-        <v>2267</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>2220</v>
+        <v>2239</v>
       </c>
       <c r="B580" t="s">
-        <v>2221</v>
+        <v>2240</v>
       </c>
       <c r="C580" t="s">
-        <v>2268</v>
+        <v>2269</v>
       </c>
       <c r="D580" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
       <c r="E580" s="2" t="s">
-        <v>2270</v>
+        <v>2271</v>
       </c>
       <c r="F580" s="2" t="s">
-        <v>2271</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>2220</v>
+        <v>2239</v>
       </c>
       <c r="B581" t="s">
-        <v>2221</v>
+        <v>2240</v>
       </c>
       <c r="C581" t="s">
-        <v>2272</v>
+        <v>2273</v>
       </c>
       <c r="D581" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
       <c r="E581" s="2" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="F581" s="2" t="s">
-        <v>2275</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>2220</v>
+        <v>2239</v>
       </c>
       <c r="B582" t="s">
-        <v>2221</v>
+        <v>2240</v>
       </c>
       <c r="C582" t="s">
-        <v>2276</v>
+        <v>2277</v>
       </c>
       <c r="D582" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
       <c r="E582" s="2" t="s">
-        <v>2278</v>
+        <v>2279</v>
       </c>
       <c r="F582" s="2" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>2280</v>
+        <v>2239</v>
       </c>
       <c r="B583" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C583" t="s">
         <v>2281</v>
       </c>
-      <c r="C583" t="s">
+      <c r="D583" t="s">
         <v>2282</v>
       </c>
-      <c r="D583" t="s">
+      <c r="E583" s="2" t="s">
         <v>2283</v>
       </c>
-      <c r="E583" s="2" t="s">
+      <c r="F583" s="2" t="s">
         <v>2284</v>
-      </c>
-[...1 lines deleted...]
-        <v>2285</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>2280</v>
+        <v>2239</v>
       </c>
       <c r="B584" t="s">
-        <v>2281</v>
+        <v>2240</v>
       </c>
       <c r="C584" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D584" t="s">
         <v>2286</v>
       </c>
-      <c r="D584" t="s">
+      <c r="E584" s="2" t="s">
         <v>2287</v>
       </c>
-      <c r="E584" s="2" t="s">
+      <c r="F584" s="2" t="s">
         <v>2288</v>
-      </c>
-[...1 lines deleted...]
-        <v>2289</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>2280</v>
+        <v>2239</v>
       </c>
       <c r="B585" t="s">
-        <v>2281</v>
+        <v>2240</v>
       </c>
       <c r="C585" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D585" t="s">
         <v>2290</v>
       </c>
-      <c r="D585" t="s">
+      <c r="E585" s="2" t="s">
         <v>2291</v>
       </c>
-      <c r="E585" s="2" t="s">
+      <c r="F585" s="2" t="s">
         <v>2292</v>
-      </c>
-[...1 lines deleted...]
-        <v>2293</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>2280</v>
+        <v>2239</v>
       </c>
       <c r="B586" t="s">
-        <v>2281</v>
+        <v>2240</v>
       </c>
       <c r="C586" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D586" t="s">
         <v>2294</v>
       </c>
-      <c r="D586" t="s">
+      <c r="E586" s="2" t="s">
         <v>2295</v>
       </c>
-      <c r="E586" s="2" t="s">
+      <c r="F586" s="2" t="s">
         <v>2296</v>
-      </c>
-[...1 lines deleted...]
-        <v>2297</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>2280</v>
+        <v>2239</v>
       </c>
       <c r="B587" t="s">
-        <v>2281</v>
+        <v>2240</v>
       </c>
       <c r="C587" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D587" t="s">
         <v>2298</v>
       </c>
-      <c r="D587" t="s">
+      <c r="E587" s="2" t="s">
         <v>2299</v>
       </c>
-      <c r="E587" s="2" t="s">
+      <c r="F587" s="2" t="s">
         <v>2300</v>
-      </c>
-[...1 lines deleted...]
-        <v>2301</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>2280</v>
+        <v>2239</v>
       </c>
       <c r="B588" t="s">
-        <v>2281</v>
+        <v>2240</v>
       </c>
       <c r="C588" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D588" t="s">
         <v>2302</v>
       </c>
-      <c r="D588" t="s">
+      <c r="E588" s="2" t="s">
         <v>2303</v>
       </c>
-      <c r="E588" s="2" t="s">
+      <c r="F588" s="2" t="s">
         <v>2304</v>
-      </c>
-[...1 lines deleted...]
-        <v>2305</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B589" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D589" t="s">
         <v>2306</v>
       </c>
-      <c r="B589" t="s">
+      <c r="E589" s="2" t="s">
         <v>2307</v>
       </c>
-      <c r="C589" t="s">
+      <c r="F589" s="2" t="s">
         <v>2308</v>
-      </c>
-[...7 lines deleted...]
-        <v>2311</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>2306</v>
+        <v>2239</v>
       </c>
       <c r="B590" t="s">
-        <v>2307</v>
+        <v>2240</v>
       </c>
       <c r="C590" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E590" s="2" t="s">
+        <v>2311</v>
+      </c>
+      <c r="F590" s="2" t="s">
         <v>2312</v>
-      </c>
-[...7 lines deleted...]
-        <v>2315</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>2306</v>
+        <v>2313</v>
       </c>
       <c r="B591" t="s">
-        <v>2307</v>
+        <v>2314</v>
       </c>
       <c r="C591" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D591" t="s">
         <v>2316</v>
       </c>
-      <c r="D591" t="s">
+      <c r="E591" s="2" t="s">
         <v>2317</v>
       </c>
-      <c r="E591" s="2" t="s">
+      <c r="F591" s="2" t="s">
         <v>2318</v>
-      </c>
-[...1 lines deleted...]
-        <v>2319</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>2306</v>
+        <v>2313</v>
       </c>
       <c r="B592" t="s">
-        <v>2307</v>
+        <v>2314</v>
       </c>
       <c r="C592" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D592" t="s">
         <v>2320</v>
       </c>
-      <c r="D592" t="s">
+      <c r="E592" s="2" t="s">
         <v>2321</v>
       </c>
-      <c r="E592" s="2" t="s">
+      <c r="F592" s="2" t="s">
         <v>2322</v>
-      </c>
-[...1 lines deleted...]
-        <v>2323</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>2306</v>
+        <v>2313</v>
       </c>
       <c r="B593" t="s">
-        <v>2307</v>
+        <v>2314</v>
       </c>
       <c r="C593" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D593" t="s">
         <v>2324</v>
       </c>
-      <c r="D593" t="s">
+      <c r="E593" s="2" t="s">
         <v>2325</v>
       </c>
-      <c r="E593" s="2" t="s">
+      <c r="F593" s="2" t="s">
         <v>2326</v>
-      </c>
-[...1 lines deleted...]
-        <v>2327</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>2306</v>
+        <v>2313</v>
       </c>
       <c r="B594" t="s">
-        <v>2307</v>
+        <v>2314</v>
       </c>
       <c r="C594" t="s">
-        <v>2328</v>
+        <v>317</v>
       </c>
       <c r="D594" t="s">
-        <v>2329</v>
+        <v>318</v>
       </c>
       <c r="E594" s="2" t="s">
-        <v>2330</v>
+        <v>319</v>
       </c>
       <c r="F594" s="2" t="s">
-        <v>2331</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>2306</v>
+        <v>2313</v>
       </c>
       <c r="B595" t="s">
-        <v>2307</v>
+        <v>2314</v>
       </c>
       <c r="C595" t="s">
-        <v>2332</v>
+        <v>2328</v>
       </c>
       <c r="D595" t="s">
-        <v>2333</v>
+        <v>2329</v>
       </c>
       <c r="E595" s="2" t="s">
-        <v>2334</v>
+        <v>2330</v>
       </c>
       <c r="F595" s="2" t="s">
-        <v>2335</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>2306</v>
+        <v>2332</v>
       </c>
       <c r="B596" t="s">
-        <v>2307</v>
+        <v>2333</v>
       </c>
       <c r="C596" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E596" s="2" t="s">
         <v>2336</v>
       </c>
-      <c r="D596" t="s">
+      <c r="F596" s="2" t="s">
         <v>2337</v>
-      </c>
-[...4 lines deleted...]
-        <v>2339</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>2306</v>
+        <v>2332</v>
       </c>
       <c r="B597" t="s">
-        <v>2307</v>
+        <v>2333</v>
       </c>
       <c r="C597" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D597" t="s">
+        <v>2339</v>
+      </c>
+      <c r="E597" s="2" t="s">
         <v>2340</v>
       </c>
-      <c r="D597" t="s">
+      <c r="F597" s="2" t="s">
         <v>2341</v>
-      </c>
-[...4 lines deleted...]
-        <v>2343</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>2306</v>
+        <v>2332</v>
       </c>
       <c r="B598" t="s">
-        <v>2307</v>
+        <v>2333</v>
       </c>
       <c r="C598" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D598" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E598" s="2" t="s">
         <v>2344</v>
       </c>
-      <c r="D598" t="s">
+      <c r="F598" s="2" t="s">
         <v>2345</v>
-      </c>
-[...4 lines deleted...]
-        <v>2347</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>2306</v>
+        <v>2332</v>
       </c>
       <c r="B599" t="s">
-        <v>2307</v>
+        <v>2333</v>
       </c>
       <c r="C599" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D599" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E599" s="2" t="s">
         <v>2348</v>
       </c>
-      <c r="D599" t="s">
+      <c r="F599" s="2" t="s">
         <v>2349</v>
-      </c>
-[...4 lines deleted...]
-        <v>2351</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>2306</v>
+        <v>2332</v>
       </c>
       <c r="B600" t="s">
-        <v>2307</v>
+        <v>2333</v>
       </c>
       <c r="C600" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D600" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E600" s="2" t="s">
         <v>2352</v>
       </c>
-      <c r="D600" t="s">
-[...2 lines deleted...]
-      <c r="E600" s="2" t="s">
+      <c r="F600" s="2" t="s">
         <v>2353</v>
-      </c>
-[...1 lines deleted...]
-        <v>2354</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>2306</v>
+        <v>2332</v>
       </c>
       <c r="B601" t="s">
-        <v>2307</v>
+        <v>2333</v>
       </c>
       <c r="C601" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D601" t="s">
         <v>2355</v>
       </c>
-      <c r="D601" t="s">
+      <c r="E601" s="2" t="s">
         <v>2356</v>
       </c>
-      <c r="E601" s="2" t="s">
+      <c r="F601" s="2" t="s">
         <v>2357</v>
-      </c>
-[...1 lines deleted...]
-        <v>2358</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>2306</v>
+        <v>2332</v>
       </c>
       <c r="B602" t="s">
-        <v>2307</v>
+        <v>2333</v>
       </c>
       <c r="C602" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D602" t="s">
         <v>2359</v>
       </c>
-      <c r="D602" t="s">
+      <c r="E602" s="2" t="s">
         <v>2360</v>
       </c>
-      <c r="E602" s="2" t="s">
+      <c r="F602" s="2" t="s">
         <v>2361</v>
-      </c>
-[...1 lines deleted...]
-        <v>2362</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>2306</v>
+        <v>2332</v>
       </c>
       <c r="B603" t="s">
-        <v>2307</v>
+        <v>2333</v>
       </c>
       <c r="C603" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D603" t="s">
         <v>2363</v>
       </c>
-      <c r="D603" t="s">
+      <c r="E603" s="2" t="s">
         <v>2364</v>
       </c>
-      <c r="E603" s="2" t="s">
+      <c r="F603" s="2" t="s">
         <v>2365</v>
-      </c>
-[...1 lines deleted...]
-        <v>2366</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>2306</v>
+        <v>2332</v>
       </c>
       <c r="B604" t="s">
-        <v>2307</v>
+        <v>2333</v>
       </c>
       <c r="C604" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D604" t="s">
         <v>2367</v>
       </c>
-      <c r="D604" t="s">
+      <c r="E604" s="2" t="s">
         <v>2368</v>
       </c>
-      <c r="E604" s="2" t="s">
+      <c r="F604" s="2" t="s">
         <v>2369</v>
-      </c>
-[...1 lines deleted...]
-        <v>2370</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>2306</v>
+        <v>2332</v>
       </c>
       <c r="B605" t="s">
-        <v>2307</v>
+        <v>2333</v>
       </c>
       <c r="C605" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D605" t="s">
         <v>2371</v>
       </c>
-      <c r="D605" t="s">
+      <c r="E605" s="2" t="s">
         <v>2372</v>
       </c>
-      <c r="E605" s="2" t="s">
+      <c r="F605" s="2" t="s">
         <v>2373</v>
-      </c>
-[...1 lines deleted...]
-        <v>2374</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>2306</v>
+        <v>2332</v>
       </c>
       <c r="B606" t="s">
-        <v>2307</v>
+        <v>2333</v>
       </c>
       <c r="C606" t="s">
+        <v>946</v>
+      </c>
+      <c r="D606" t="s">
+        <v>947</v>
+      </c>
+      <c r="E606" s="2" t="s">
+        <v>2374</v>
+      </c>
+      <c r="F606" s="2" t="s">
         <v>2375</v>
-      </c>
-[...7 lines deleted...]
-        <v>2377</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>2306</v>
+        <v>2332</v>
       </c>
       <c r="B607" t="s">
-        <v>2307</v>
+        <v>2333</v>
       </c>
       <c r="C607" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D607" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E607" s="2" t="s">
         <v>2378</v>
       </c>
-      <c r="D607" t="s">
+      <c r="F607" s="2" t="s">
         <v>2379</v>
-      </c>
-[...4 lines deleted...]
-        <v>2381</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>2306</v>
+        <v>2332</v>
       </c>
       <c r="B608" t="s">
-        <v>2307</v>
+        <v>2333</v>
       </c>
       <c r="C608" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D608" t="s">
+        <v>2381</v>
+      </c>
+      <c r="E608" s="2" t="s">
         <v>2382</v>
       </c>
-      <c r="D608" t="s">
+      <c r="F608" s="2" t="s">
         <v>2383</v>
-      </c>
-[...4 lines deleted...]
-        <v>2385</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>2306</v>
+        <v>2332</v>
       </c>
       <c r="B609" t="s">
-        <v>2307</v>
+        <v>2333</v>
       </c>
       <c r="C609" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D609" t="s">
+        <v>2385</v>
+      </c>
+      <c r="E609" s="2" t="s">
         <v>2386</v>
       </c>
-      <c r="D609" t="s">
+      <c r="F609" s="2" t="s">
         <v>2387</v>
-      </c>
-[...4 lines deleted...]
-        <v>2389</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B610" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C610" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D610" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E610" s="2" t="s">
         <v>2390</v>
       </c>
-      <c r="B610" t="s">
+      <c r="F610" s="2" t="s">
         <v>2391</v>
-      </c>
-[...10 lines deleted...]
-        <v>2395</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="B611" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
       <c r="C611" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D611" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E611" s="2" t="s">
         <v>2396</v>
       </c>
-      <c r="D611" t="s">
+      <c r="F611" s="2" t="s">
         <v>2397</v>
-      </c>
-[...4 lines deleted...]
-        <v>2399</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="B612" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
       <c r="C612" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D612" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E612" s="2" t="s">
         <v>2400</v>
       </c>
-      <c r="D612" t="s">
+      <c r="F612" s="2" t="s">
         <v>2401</v>
-      </c>
-[...4 lines deleted...]
-        <v>2403</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="B613" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
       <c r="C613" t="s">
+        <v>2402</v>
+      </c>
+      <c r="D613" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E613" s="2" t="s">
         <v>2404</v>
       </c>
-      <c r="D613" t="s">
+      <c r="F613" s="2" t="s">
         <v>2405</v>
-      </c>
-[...4 lines deleted...]
-        <v>2407</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="B614" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
       <c r="C614" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D614" t="s">
+        <v>2407</v>
+      </c>
+      <c r="E614" s="2" t="s">
         <v>2408</v>
       </c>
-      <c r="D614" t="s">
+      <c r="F614" s="2" t="s">
         <v>2409</v>
-      </c>
-[...4 lines deleted...]
-        <v>2411</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="B615" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
       <c r="C615" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D615" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E615" s="2" t="s">
         <v>2412</v>
       </c>
-      <c r="D615" t="s">
+      <c r="F615" s="2" t="s">
         <v>2413</v>
-      </c>
-[...4 lines deleted...]
-        <v>2415</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="B616" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
       <c r="C616" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D616" t="s">
+        <v>2415</v>
+      </c>
+      <c r="E616" s="2" t="s">
         <v>2416</v>
       </c>
-      <c r="D616" t="s">
+      <c r="F616" s="2" t="s">
         <v>2417</v>
-      </c>
-[...4 lines deleted...]
-        <v>2419</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>2390</v>
+        <v>2418</v>
       </c>
       <c r="B617" t="s">
-        <v>2391</v>
+        <v>2419</v>
       </c>
       <c r="C617" t="s">
         <v>2420</v>
       </c>
       <c r="D617" t="s">
         <v>2421</v>
       </c>
       <c r="E617" s="2" t="s">
         <v>2422</v>
       </c>
       <c r="F617" s="2" t="s">
         <v>2423</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>2390</v>
+        <v>2418</v>
       </c>
       <c r="B618" t="s">
-        <v>2391</v>
+        <v>2419</v>
       </c>
       <c r="C618" t="s">
         <v>2424</v>
       </c>
       <c r="D618" t="s">
         <v>2425</v>
       </c>
       <c r="E618" s="2" t="s">
         <v>2426</v>
       </c>
       <c r="F618" s="2" t="s">
         <v>2427</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>2390</v>
+        <v>2418</v>
       </c>
       <c r="B619" t="s">
-        <v>2391</v>
+        <v>2419</v>
       </c>
       <c r="C619" t="s">
         <v>2428</v>
       </c>
       <c r="D619" t="s">
         <v>2429</v>
       </c>
       <c r="E619" s="2" t="s">
         <v>2430</v>
       </c>
       <c r="F619" s="2" t="s">
         <v>2431</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>2390</v>
+        <v>2418</v>
       </c>
       <c r="B620" t="s">
-        <v>2391</v>
+        <v>2419</v>
       </c>
       <c r="C620" t="s">
         <v>2432</v>
       </c>
       <c r="D620" t="s">
         <v>2433</v>
       </c>
       <c r="E620" s="2" t="s">
         <v>2434</v>
       </c>
       <c r="F620" s="2" t="s">
         <v>2435</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>2390</v>
+        <v>2418</v>
       </c>
       <c r="B621" t="s">
-        <v>2391</v>
+        <v>2419</v>
       </c>
       <c r="C621" t="s">
         <v>2436</v>
       </c>
       <c r="D621" t="s">
         <v>2437</v>
       </c>
       <c r="E621" s="2" t="s">
         <v>2438</v>
       </c>
       <c r="F621" s="2" t="s">
         <v>2439</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>2390</v>
+        <v>2418</v>
       </c>
       <c r="B622" t="s">
-        <v>2391</v>
+        <v>2419</v>
       </c>
       <c r="C622" t="s">
         <v>2440</v>
       </c>
       <c r="D622" t="s">
         <v>2441</v>
       </c>
       <c r="E622" s="2" t="s">
         <v>2442</v>
       </c>
       <c r="F622" s="2" t="s">
         <v>2443</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>2390</v>
+        <v>2418</v>
       </c>
       <c r="B623" t="s">
-        <v>2391</v>
+        <v>2419</v>
       </c>
       <c r="C623" t="s">
         <v>2444</v>
       </c>
       <c r="D623" t="s">
         <v>2445</v>
       </c>
       <c r="E623" s="2" t="s">
         <v>2446</v>
       </c>
       <c r="F623" s="2" t="s">
         <v>2447</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>2390</v>
+        <v>2418</v>
       </c>
       <c r="B624" t="s">
-        <v>2391</v>
+        <v>2419</v>
       </c>
       <c r="C624" t="s">
         <v>2448</v>
       </c>
       <c r="D624" t="s">
         <v>2449</v>
       </c>
       <c r="E624" s="2" t="s">
         <v>2450</v>
       </c>
       <c r="F624" s="2" t="s">
         <v>2451</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>2390</v>
+        <v>2418</v>
       </c>
       <c r="B625" t="s">
-        <v>2391</v>
+        <v>2419</v>
       </c>
       <c r="C625" t="s">
         <v>2452</v>
       </c>
       <c r="D625" t="s">
         <v>2453</v>
       </c>
       <c r="E625" s="2" t="s">
         <v>2454</v>
       </c>
       <c r="F625" s="2" t="s">
         <v>2455</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>2390</v>
+        <v>2418</v>
       </c>
       <c r="B626" t="s">
-        <v>2391</v>
+        <v>2419</v>
       </c>
       <c r="C626" t="s">
         <v>2456</v>
       </c>
       <c r="D626" t="s">
         <v>2457</v>
       </c>
       <c r="E626" s="2" t="s">
         <v>2458</v>
       </c>
       <c r="F626" s="2" t="s">
         <v>2459</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>2390</v>
+        <v>2418</v>
       </c>
       <c r="B627" t="s">
-        <v>2391</v>
+        <v>2419</v>
       </c>
       <c r="C627" t="s">
         <v>2460</v>
       </c>
       <c r="D627" t="s">
         <v>2461</v>
       </c>
       <c r="E627" s="2" t="s">
         <v>2462</v>
       </c>
       <c r="F627" s="2" t="s">
         <v>2463</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>2390</v>
+        <v>2418</v>
       </c>
       <c r="B628" t="s">
-        <v>2391</v>
+        <v>2419</v>
       </c>
       <c r="C628" t="s">
-        <v>69</v>
+        <v>2464</v>
       </c>
       <c r="D628" t="s">
-        <v>70</v>
+        <v>1609</v>
       </c>
       <c r="E628" s="2" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="F628" s="2" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>2390</v>
+        <v>2418</v>
       </c>
       <c r="B629" t="s">
-        <v>2391</v>
+        <v>2419</v>
       </c>
       <c r="C629" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
       <c r="D629" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
       <c r="E629" s="2" t="s">
-        <v>2468</v>
+        <v>2469</v>
       </c>
       <c r="F629" s="2" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>2390</v>
+        <v>2418</v>
       </c>
       <c r="B630" t="s">
-        <v>2391</v>
+        <v>2419</v>
       </c>
       <c r="C630" t="s">
-        <v>2470</v>
+        <v>2471</v>
       </c>
       <c r="D630" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
       <c r="E630" s="2" t="s">
-        <v>2472</v>
+        <v>2473</v>
       </c>
       <c r="F630" s="2" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>2390</v>
+        <v>2418</v>
       </c>
       <c r="B631" t="s">
-        <v>2391</v>
+        <v>2419</v>
       </c>
       <c r="C631" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
       <c r="D631" t="s">
-        <v>2475</v>
+        <v>2476</v>
       </c>
       <c r="E631" s="2" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="F631" s="2" t="s">
-        <v>2477</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>2390</v>
+        <v>2418</v>
       </c>
       <c r="B632" t="s">
-        <v>2391</v>
+        <v>2419</v>
       </c>
       <c r="C632" t="s">
-        <v>2478</v>
+        <v>2479</v>
       </c>
       <c r="D632" t="s">
-        <v>2479</v>
+        <v>2480</v>
       </c>
       <c r="E632" s="2" t="s">
-        <v>2480</v>
+        <v>2481</v>
       </c>
       <c r="F632" s="2" t="s">
-        <v>2481</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>2390</v>
+        <v>2418</v>
       </c>
       <c r="B633" t="s">
-        <v>2391</v>
+        <v>2419</v>
       </c>
       <c r="C633" t="s">
-        <v>2482</v>
+        <v>2483</v>
       </c>
       <c r="D633" t="s">
-        <v>2483</v>
+        <v>2484</v>
       </c>
       <c r="E633" s="2" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
       <c r="F633" s="2" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>2390</v>
+        <v>2418</v>
       </c>
       <c r="B634" t="s">
-        <v>2391</v>
+        <v>2419</v>
       </c>
       <c r="C634" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="D634" t="s">
-        <v>2487</v>
+        <v>1655</v>
       </c>
       <c r="E634" s="2" t="s">
         <v>2488</v>
       </c>
       <c r="F634" s="2" t="s">
         <v>2489</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>2390</v>
+        <v>2418</v>
       </c>
       <c r="B635" t="s">
-        <v>2391</v>
+        <v>2419</v>
       </c>
       <c r="C635" t="s">
         <v>2490</v>
       </c>
       <c r="D635" t="s">
         <v>2491</v>
       </c>
       <c r="E635" s="2" t="s">
         <v>2492</v>
       </c>
       <c r="F635" s="2" t="s">
         <v>2493</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B636" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C636" t="s">
         <v>2494</v>
       </c>
-      <c r="B636" t="s">
+      <c r="D636" t="s">
         <v>2495</v>
       </c>
-      <c r="C636" t="s">
+      <c r="E636" s="2" t="s">
         <v>2496</v>
       </c>
-      <c r="D636" t="s">
+      <c r="F636" s="2" t="s">
         <v>2497</v>
-      </c>
-[...4 lines deleted...]
-        <v>2499</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>2494</v>
+        <v>2418</v>
       </c>
       <c r="B637" t="s">
-        <v>2495</v>
+        <v>2419</v>
       </c>
       <c r="C637" t="s">
-        <v>1380</v>
+        <v>2498</v>
       </c>
       <c r="D637" t="s">
-        <v>1381</v>
+        <v>2499</v>
       </c>
       <c r="E637" s="2" t="s">
         <v>2500</v>
       </c>
       <c r="F637" s="2" t="s">
         <v>2501</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B638" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C638" t="s">
-        <v>2502</v>
+        <v>2504</v>
       </c>
       <c r="D638" t="s">
-        <v>2503</v>
+        <v>2505</v>
       </c>
       <c r="E638" s="2" t="s">
-        <v>2504</v>
+        <v>2506</v>
       </c>
       <c r="F638" s="2" t="s">
-        <v>2505</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B639" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C639" t="s">
         <v>2508</v>
       </c>
       <c r="D639" t="s">
         <v>2509</v>
       </c>
       <c r="E639" s="2" t="s">
         <v>2510</v>
       </c>
       <c r="F639" s="2" t="s">
         <v>2511</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B640" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C640" t="s">
         <v>2512</v>
       </c>
       <c r="D640" t="s">
         <v>2513</v>
       </c>
       <c r="E640" s="2" t="s">
         <v>2514</v>
       </c>
       <c r="F640" s="2" t="s">
         <v>2515</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B641" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C641" t="s">
         <v>2516</v>
       </c>
       <c r="D641" t="s">
         <v>2517</v>
       </c>
       <c r="E641" s="2" t="s">
         <v>2518</v>
       </c>
       <c r="F641" s="2" t="s">
         <v>2519</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B642" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C642" t="s">
         <v>2520</v>
       </c>
       <c r="D642" t="s">
         <v>2521</v>
       </c>
       <c r="E642" s="2" t="s">
         <v>2522</v>
       </c>
       <c r="F642" s="2" t="s">
         <v>2523</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B643" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C643" t="s">
         <v>2524</v>
       </c>
       <c r="D643" t="s">
         <v>2525</v>
       </c>
       <c r="E643" s="2" t="s">
         <v>2526</v>
       </c>
       <c r="F643" s="2" t="s">
         <v>2527</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B644" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C644" t="s">
         <v>2528</v>
       </c>
       <c r="D644" t="s">
         <v>2529</v>
       </c>
       <c r="E644" s="2" t="s">
         <v>2530</v>
       </c>
       <c r="F644" s="2" t="s">
         <v>2531</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B645" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C645" t="s">
         <v>2532</v>
       </c>
       <c r="D645" t="s">
         <v>2533</v>
       </c>
       <c r="E645" s="2" t="s">
         <v>2534</v>
       </c>
       <c r="F645" s="2" t="s">
         <v>2535</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B646" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C646" t="s">
         <v>2536</v>
       </c>
       <c r="D646" t="s">
         <v>2537</v>
       </c>
       <c r="E646" s="2" t="s">
         <v>2538</v>
       </c>
       <c r="F646" s="2" t="s">
         <v>2539</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B647" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C647" t="s">
         <v>2540</v>
       </c>
       <c r="D647" t="s">
         <v>2541</v>
       </c>
       <c r="E647" s="2" t="s">
         <v>2542</v>
       </c>
       <c r="F647" s="2" t="s">
         <v>2543</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B648" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C648" t="s">
         <v>2544</v>
       </c>
       <c r="D648" t="s">
         <v>2545</v>
       </c>
       <c r="E648" s="2" t="s">
         <v>2546</v>
       </c>
       <c r="F648" s="2" t="s">
         <v>2547</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B649" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C649" t="s">
         <v>2548</v>
       </c>
       <c r="D649" t="s">
         <v>2549</v>
       </c>
       <c r="E649" s="2" t="s">
         <v>2550</v>
       </c>
       <c r="F649" s="2" t="s">
         <v>2551</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B650" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C650" t="s">
         <v>2552</v>
       </c>
       <c r="D650" t="s">
         <v>2553</v>
       </c>
       <c r="E650" s="2" t="s">
         <v>2554</v>
       </c>
       <c r="F650" s="2" t="s">
         <v>2555</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B651" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C651" t="s">
         <v>2556</v>
       </c>
       <c r="D651" t="s">
         <v>2557</v>
       </c>
       <c r="E651" s="2" t="s">
         <v>2558</v>
       </c>
       <c r="F651" s="2" t="s">
         <v>2559</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B652" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C652" t="s">
         <v>2560</v>
       </c>
       <c r="D652" t="s">
         <v>2561</v>
       </c>
       <c r="E652" s="2" t="s">
         <v>2562</v>
       </c>
       <c r="F652" s="2" t="s">
         <v>2563</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B653" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C653" t="s">
         <v>2564</v>
       </c>
       <c r="D653" t="s">
         <v>2565</v>
       </c>
       <c r="E653" s="2" t="s">
         <v>2566</v>
       </c>
       <c r="F653" s="2" t="s">
         <v>2567</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B654" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C654" t="s">
         <v>2568</v>
       </c>
       <c r="D654" t="s">
         <v>2569</v>
       </c>
       <c r="E654" s="2" t="s">
         <v>2570</v>
       </c>
       <c r="F654" s="2" t="s">
         <v>2571</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B655" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C655" t="s">
         <v>2572</v>
       </c>
       <c r="D655" t="s">
         <v>2573</v>
       </c>
       <c r="E655" s="2" t="s">
         <v>2574</v>
       </c>
       <c r="F655" s="2" t="s">
         <v>2575</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B656" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C656" t="s">
         <v>2576</v>
       </c>
       <c r="D656" t="s">
         <v>2577</v>
       </c>
       <c r="E656" s="2" t="s">
         <v>2578</v>
       </c>
       <c r="F656" s="2" t="s">
         <v>2579</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B657" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C657" t="s">
+        <v>69</v>
+      </c>
+      <c r="D657" t="s">
+        <v>70</v>
+      </c>
+      <c r="E657" s="2" t="s">
         <v>2580</v>
       </c>
-      <c r="D657" t="s">
+      <c r="F657" s="2" t="s">
         <v>2581</v>
-      </c>
-[...4 lines deleted...]
-        <v>2583</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B658" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C658" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D658" t="s">
+        <v>2583</v>
+      </c>
+      <c r="E658" s="2" t="s">
         <v>2584</v>
       </c>
-      <c r="D658" t="s">
+      <c r="F658" s="2" t="s">
         <v>2585</v>
-      </c>
-[...4 lines deleted...]
-        <v>2587</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B659" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C659" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D659" t="s">
+        <v>2587</v>
+      </c>
+      <c r="E659" s="2" t="s">
         <v>2588</v>
       </c>
-      <c r="D659" t="s">
+      <c r="F659" s="2" t="s">
         <v>2589</v>
-      </c>
-[...4 lines deleted...]
-        <v>2591</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B660" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C660" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D660" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E660" s="2" t="s">
         <v>2592</v>
       </c>
-      <c r="D660" t="s">
+      <c r="F660" s="2" t="s">
         <v>2593</v>
-      </c>
-[...4 lines deleted...]
-        <v>2595</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B661" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C661" t="s">
+        <v>2594</v>
+      </c>
+      <c r="D661" t="s">
+        <v>2595</v>
+      </c>
+      <c r="E661" s="2" t="s">
         <v>2596</v>
       </c>
-      <c r="D661" t="s">
+      <c r="F661" s="2" t="s">
         <v>2597</v>
-      </c>
-[...4 lines deleted...]
-        <v>2599</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B662" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C662" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D662" t="s">
+        <v>2599</v>
+      </c>
+      <c r="E662" s="2" t="s">
         <v>2600</v>
       </c>
-      <c r="D662" t="s">
+      <c r="F662" s="2" t="s">
         <v>2601</v>
-      </c>
-[...4 lines deleted...]
-        <v>2603</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B663" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C663" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D663" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E663" s="2" t="s">
         <v>2604</v>
       </c>
-      <c r="D663" t="s">
+      <c r="F663" s="2" t="s">
         <v>2605</v>
-      </c>
-[...4 lines deleted...]
-        <v>2607</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="B664" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="C664" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D664" t="s">
+        <v>2607</v>
+      </c>
+      <c r="E664" s="2" t="s">
         <v>2608</v>
       </c>
-      <c r="D664" t="s">
+      <c r="F664" s="2" t="s">
         <v>2609</v>
-      </c>
-[...4 lines deleted...]
-        <v>2611</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2506</v>
+        <v>2610</v>
       </c>
       <c r="B665" t="s">
-        <v>2507</v>
+        <v>2611</v>
       </c>
       <c r="C665" t="s">
         <v>2612</v>
       </c>
       <c r="D665" t="s">
         <v>2613</v>
       </c>
       <c r="E665" s="2" t="s">
         <v>2614</v>
       </c>
       <c r="F665" s="2" t="s">
         <v>2615</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2506</v>
+        <v>2610</v>
       </c>
       <c r="B666" t="s">
-        <v>2507</v>
+        <v>2611</v>
       </c>
       <c r="C666" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D666" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E666" s="2" t="s">
         <v>2616</v>
       </c>
-      <c r="D666" t="s">
+      <c r="F666" s="2" t="s">
         <v>2617</v>
-      </c>
-[...4 lines deleted...]
-        <v>2619</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B667" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D667" t="s">
+        <v>2619</v>
+      </c>
+      <c r="E667" s="2" t="s">
         <v>2620</v>
       </c>
-      <c r="B667" t="s">
+      <c r="F667" s="2" t="s">
         <v>2621</v>
-      </c>
-[...10 lines deleted...]
-        <v>2625</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
       <c r="B668" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="C668" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D668" t="s">
+        <v>2625</v>
+      </c>
+      <c r="E668" s="2" t="s">
         <v>2626</v>
       </c>
-      <c r="D668" t="s">
+      <c r="F668" s="2" t="s">
         <v>2627</v>
-      </c>
-[...4 lines deleted...]
-        <v>2629</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
       <c r="B669" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="C669" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D669" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E669" s="2" t="s">
         <v>2630</v>
       </c>
-      <c r="D669" t="s">
+      <c r="F669" s="2" t="s">
         <v>2631</v>
-      </c>
-[...4 lines deleted...]
-        <v>2633</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
       <c r="B670" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="C670" t="s">
+        <v>2632</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2633</v>
+      </c>
+      <c r="E670" s="2" t="s">
         <v>2634</v>
       </c>
-      <c r="D670" t="s">
+      <c r="F670" s="2" t="s">
         <v>2635</v>
-      </c>
-[...4 lines deleted...]
-        <v>2637</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
       <c r="B671" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="C671" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2637</v>
+      </c>
+      <c r="E671" s="2" t="s">
         <v>2638</v>
       </c>
-      <c r="D671" t="s">
+      <c r="F671" s="2" t="s">
         <v>2639</v>
-      </c>
-[...4 lines deleted...]
-        <v>2641</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
       <c r="B672" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="C672" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D672" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E672" s="2" t="s">
         <v>2642</v>
       </c>
-      <c r="D672" t="s">
+      <c r="F672" s="2" t="s">
         <v>2643</v>
-      </c>
-[...4 lines deleted...]
-        <v>2645</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
       <c r="B673" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="C673" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D673" t="s">
+        <v>2645</v>
+      </c>
+      <c r="E673" s="2" t="s">
         <v>2646</v>
       </c>
-      <c r="D673" t="s">
+      <c r="F673" s="2" t="s">
         <v>2647</v>
-      </c>
-[...4 lines deleted...]
-        <v>2649</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
       <c r="B674" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="C674" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D674" t="s">
+        <v>2649</v>
+      </c>
+      <c r="E674" s="2" t="s">
         <v>2650</v>
       </c>
-      <c r="D674" t="s">
+      <c r="F674" s="2" t="s">
         <v>2651</v>
-      </c>
-[...4 lines deleted...]
-        <v>2653</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
       <c r="B675" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="C675" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D675" t="s">
+        <v>2653</v>
+      </c>
+      <c r="E675" s="2" t="s">
         <v>2654</v>
       </c>
-      <c r="D675" t="s">
+      <c r="F675" s="2" t="s">
         <v>2655</v>
-      </c>
-[...4 lines deleted...]
-        <v>2657</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
       <c r="B676" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="C676" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2657</v>
+      </c>
+      <c r="E676" s="2" t="s">
         <v>2658</v>
       </c>
-      <c r="D676" t="s">
+      <c r="F676" s="2" t="s">
         <v>2659</v>
-      </c>
-[...4 lines deleted...]
-        <v>2661</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2660</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2661</v>
+      </c>
+      <c r="E677" s="2" t="s">
         <v>2662</v>
       </c>
-      <c r="B677" t="s">
+      <c r="F677" s="2" t="s">
         <v>2663</v>
-      </c>
-[...10 lines deleted...]
-        <v>2667</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
-        <v>2662</v>
+        <v>2622</v>
       </c>
       <c r="B678" t="s">
-        <v>2663</v>
+        <v>2623</v>
       </c>
       <c r="C678" t="s">
-        <v>293</v>
+        <v>2664</v>
       </c>
       <c r="D678" t="s">
-        <v>294</v>
+        <v>2665</v>
       </c>
       <c r="E678" s="2" t="s">
-        <v>2668</v>
+        <v>2666</v>
       </c>
       <c r="F678" s="2" t="s">
-        <v>2669</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>2662</v>
+        <v>2622</v>
       </c>
       <c r="B679" t="s">
-        <v>2663</v>
+        <v>2623</v>
       </c>
       <c r="C679" t="s">
+        <v>2668</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E679" s="2" t="s">
         <v>2670</v>
       </c>
-      <c r="D679" t="s">
+      <c r="F679" s="2" t="s">
         <v>2671</v>
-      </c>
-[...4 lines deleted...]
-        <v>2673</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>2662</v>
+        <v>2622</v>
       </c>
       <c r="B680" t="s">
-        <v>2663</v>
+        <v>2623</v>
       </c>
       <c r="C680" t="s">
+        <v>2672</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E680" s="2" t="s">
         <v>2674</v>
       </c>
-      <c r="D680" t="s">
-[...2 lines deleted...]
-      <c r="E680" s="2" t="s">
+      <c r="F680" s="2" t="s">
         <v>2675</v>
-      </c>
-[...1 lines deleted...]
-        <v>2676</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>2662</v>
+        <v>2622</v>
       </c>
       <c r="B681" t="s">
-        <v>2663</v>
+        <v>2623</v>
       </c>
       <c r="C681" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D681" t="s">
         <v>2677</v>
       </c>
-      <c r="D681" t="s">
+      <c r="E681" s="2" t="s">
         <v>2678</v>
       </c>
-      <c r="E681" s="2" t="s">
+      <c r="F681" s="2" t="s">
         <v>2679</v>
-      </c>
-[...1 lines deleted...]
-        <v>2680</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>2662</v>
+        <v>2622</v>
       </c>
       <c r="B682" t="s">
-        <v>2663</v>
+        <v>2623</v>
       </c>
       <c r="C682" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D682" t="s">
         <v>2681</v>
       </c>
-      <c r="D682" t="s">
+      <c r="E682" s="2" t="s">
         <v>2682</v>
       </c>
-      <c r="E682" s="2" t="s">
+      <c r="F682" s="2" t="s">
         <v>2683</v>
-      </c>
-[...1 lines deleted...]
-        <v>2684</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>2662</v>
+        <v>2622</v>
       </c>
       <c r="B683" t="s">
-        <v>2663</v>
+        <v>2623</v>
       </c>
       <c r="C683" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D683" t="s">
         <v>2685</v>
       </c>
-      <c r="D683" t="s">
+      <c r="E683" s="2" t="s">
         <v>2686</v>
       </c>
-      <c r="E683" s="2" t="s">
+      <c r="F683" s="2" t="s">
         <v>2687</v>
       </c>
-      <c r="F683" s="2" t="s">
+    </row>
+    <row r="684" spans="1:6">
+      <c r="A684" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C684" t="s">
         <v>2688</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2689</v>
+      </c>
+      <c r="E684" s="2" t="s">
+        <v>2690</v>
+      </c>
+      <c r="F684" s="2" t="s">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="685" spans="1:6">
+      <c r="A685" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2693</v>
+      </c>
+      <c r="E685" s="2" t="s">
+        <v>2694</v>
+      </c>
+      <c r="F685" s="2" t="s">
+        <v>2695</v>
+      </c>
+    </row>
+    <row r="686" spans="1:6">
+      <c r="A686" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2696</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2697</v>
+      </c>
+      <c r="E686" s="2" t="s">
+        <v>2698</v>
+      </c>
+      <c r="F686" s="2" t="s">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="687" spans="1:6">
+      <c r="A687" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D687" t="s">
+        <v>2701</v>
+      </c>
+      <c r="E687" s="2" t="s">
+        <v>2702</v>
+      </c>
+      <c r="F687" s="2" t="s">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="688" spans="1:6">
+      <c r="A688" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E688" s="2" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F688" s="2" t="s">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="689" spans="1:6">
+      <c r="A689" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2708</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2709</v>
+      </c>
+      <c r="E689" s="2" t="s">
+        <v>2710</v>
+      </c>
+      <c r="F689" s="2" t="s">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="690" spans="1:6">
+      <c r="A690" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2713</v>
+      </c>
+      <c r="E690" s="2" t="s">
+        <v>2714</v>
+      </c>
+      <c r="F690" s="2" t="s">
+        <v>2715</v>
+      </c>
+    </row>
+    <row r="691" spans="1:6">
+      <c r="A691" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E691" s="2" t="s">
+        <v>2718</v>
+      </c>
+      <c r="F691" s="2" t="s">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="692" spans="1:6">
+      <c r="A692" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2720</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2721</v>
+      </c>
+      <c r="E692" s="2" t="s">
+        <v>2722</v>
+      </c>
+      <c r="F692" s="2" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="693" spans="1:6">
+      <c r="A693" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2725</v>
+      </c>
+      <c r="E693" s="2" t="s">
+        <v>2726</v>
+      </c>
+      <c r="F693" s="2" t="s">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="694" spans="1:6">
+      <c r="A694" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2728</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2729</v>
+      </c>
+      <c r="E694" s="2" t="s">
+        <v>2730</v>
+      </c>
+      <c r="F694" s="2" t="s">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="695" spans="1:6">
+      <c r="A695" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2732</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2733</v>
+      </c>
+      <c r="E695" s="2" t="s">
+        <v>2734</v>
+      </c>
+      <c r="F695" s="2" t="s">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="696" spans="1:6">
+      <c r="A696" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2738</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2739</v>
+      </c>
+      <c r="E696" s="2" t="s">
+        <v>2740</v>
+      </c>
+      <c r="F696" s="2" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="697" spans="1:6">
+      <c r="A697" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E697" s="2" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F697" s="2" t="s">
+        <v>2745</v>
+      </c>
+    </row>
+    <row r="698" spans="1:6">
+      <c r="A698" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2747</v>
+      </c>
+      <c r="E698" s="2" t="s">
+        <v>2748</v>
+      </c>
+      <c r="F698" s="2" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="699" spans="1:6">
+      <c r="A699" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2750</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2751</v>
+      </c>
+      <c r="E699" s="2" t="s">
+        <v>2752</v>
+      </c>
+      <c r="F699" s="2" t="s">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="700" spans="1:6">
+      <c r="A700" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2754</v>
+      </c>
+      <c r="D700" t="s">
+        <v>2755</v>
+      </c>
+      <c r="E700" s="2" t="s">
+        <v>2756</v>
+      </c>
+      <c r="F700" s="2" t="s">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="701" spans="1:6">
+      <c r="A701" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2759</v>
+      </c>
+      <c r="E701" s="2" t="s">
+        <v>2760</v>
+      </c>
+      <c r="F701" s="2" t="s">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="702" spans="1:6">
+      <c r="A702" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2762</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2763</v>
+      </c>
+      <c r="E702" s="2" t="s">
+        <v>2764</v>
+      </c>
+      <c r="F702" s="2" t="s">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="703" spans="1:6">
+      <c r="A703" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2767</v>
+      </c>
+      <c r="E703" s="2" t="s">
+        <v>2768</v>
+      </c>
+      <c r="F703" s="2" t="s">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="704" spans="1:6">
+      <c r="A704" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2770</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2771</v>
+      </c>
+      <c r="E704" s="2" t="s">
+        <v>2772</v>
+      </c>
+      <c r="F704" s="2" t="s">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="705" spans="1:6">
+      <c r="A705" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2774</v>
+      </c>
+      <c r="D705" t="s">
+        <v>2775</v>
+      </c>
+      <c r="E705" s="2" t="s">
+        <v>2776</v>
+      </c>
+      <c r="F705" s="2" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="706" spans="1:6">
+      <c r="A706" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2780</v>
+      </c>
+      <c r="D706" t="s">
+        <v>2781</v>
+      </c>
+      <c r="E706" s="2" t="s">
+        <v>2782</v>
+      </c>
+      <c r="F706" s="2" t="s">
+        <v>2783</v>
+      </c>
+    </row>
+    <row r="707" spans="1:6">
+      <c r="A707" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C707" t="s">
+        <v>301</v>
+      </c>
+      <c r="D707" t="s">
+        <v>302</v>
+      </c>
+      <c r="E707" s="2" t="s">
+        <v>2784</v>
+      </c>
+      <c r="F707" s="2" t="s">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="708" spans="1:6">
+      <c r="A708" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2786</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2787</v>
+      </c>
+      <c r="E708" s="2" t="s">
+        <v>2788</v>
+      </c>
+      <c r="F708" s="2" t="s">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="709" spans="1:6">
+      <c r="A709" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2739</v>
+      </c>
+      <c r="E709" s="2" t="s">
+        <v>2791</v>
+      </c>
+      <c r="F709" s="2" t="s">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="710" spans="1:6">
+      <c r="A710" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D710" t="s">
+        <v>2794</v>
+      </c>
+      <c r="E710" s="2" t="s">
+        <v>2795</v>
+      </c>
+      <c r="F710" s="2" t="s">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="711" spans="1:6">
+      <c r="A711" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2797</v>
+      </c>
+      <c r="D711" t="s">
+        <v>2798</v>
+      </c>
+      <c r="E711" s="2" t="s">
+        <v>2799</v>
+      </c>
+      <c r="F711" s="2" t="s">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="712" spans="1:6">
+      <c r="A712" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D712" t="s">
+        <v>2802</v>
+      </c>
+      <c r="E712" s="2" t="s">
+        <v>2803</v>
+      </c>
+      <c r="F712" s="2" t="s">
+        <v>2804</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">