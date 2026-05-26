--- v3 (2026-04-10)
+++ v4 (2026-05-26)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2805">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2809">
   <si>
     <t>قائمة الوظائف في استبيان الرواتب</t>
   </si>
   <si>
     <t>saudiarabia.paylab.com</t>
   </si>
   <si>
     <t>تم التحديث في</t>
   </si>
   <si>
-    <t>04/2026</t>
+    <t>05/2026</t>
   </si>
   <si>
     <t>عدد الوظائف</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_ar</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_ar</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_ar</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -4755,50 +4755,86 @@
     <t>Tax Advisor</t>
   </si>
   <si>
     <t>خبير ضرائب</t>
   </si>
   <si>
     <t>* Providing advice in matters of taxes, levies, fees, tax proceedings of tax authorities and municipal authorities.
 * Completing expert opinions, instructions and recommendations.
 * Completing, verifying and checking the tax returns.
 * Attending to tax inspections, tax audits and similar specific projects.
 * Cooperating with a team of tax advisors in solving difficult problems.
 * Implementing the tax planning and optimising of tax obligations.
 * Representing clients in tax proceedings.
 * Attending to internal and external trainings.</t>
   </si>
   <si>
     <t xml:space="preserve"> إسداء المشورة بشأن الضرائب والرسوم والإجراءات الضريبية للسلطات الضريبية 
 * ابداء المشورة  والتعليمات وكذلك التوصيات بصفته خبير
 *  إكمال الإقرارات الضريبية والتحقق منها
 *  المشاركة في عمليات التفتيش الضريبي ومراجعة الحسابات الضريبية والمشاريع المحددة المماثلة
 *  التعاون مع فريق من مستشاري الضرائب في حل المشاكل الصعبة
 *  تنفيذ التخطيط الضريبي وتحسين الالتزامات الضريبية
 *  تمثيل العملاء في الإجراءات الضريبية
 *  حضور الدورات التدريبية الداخلية والخارجية
 *</t>
+  </si>
+  <si>
+    <t>Treasury specialist</t>
+  </si>
+  <si>
+    <t>أخصائي خزينة</t>
+  </si>
+  <si>
+    <t>* Continuous provision of internal and external financing according to the organization's needs
+* Drawing up financial plans and proposing the most suitable ways and methods to ensure the necessary volume of funds
+* Analysis of developments on the financial and capital markets and the possibilities of financing, especially from financial institutions
+* Management of relations with financial institutions and selection of suitable financing instruments
+* Preparation of funds to ensure operational, project and investment financing of the organization
+* Financial risk management; elimination of financial risks with the help of hedging instruments
+* Financial planning, modeling and prediction of cash flow from operating and investment activities
+* Monitoring and control of the development, especially of receivables, liabilities and their impact on the overall cash-flow
+* Keeping records of drawn loans, leasing financing, important liabilities and receivables, etc.
+* Initiation of risk management rules for the prevention and reduction of receivables (credit policy, control processes, customer verification)
+* Account management, cash pooling and management of the company's payment system
+* Effective placement / investment of financial surpluses of management
+* External communication with relevant authorities and organizations - acquisition, analysis and monitoring of data obtained from financial organizations, investment banks, state authorities, etc.</t>
+  </si>
+  <si>
+    <t>* الاستمرار في توفير التمويل الداخلي والخارجي حسب احتياجات المنظمة
+* وضع الخطط المالية واقتراح السبل والأساليب الأنسب لضمان الحجم اللازم من الأموال
+* تحليل التطورات على الأسواق المالية وأسواق رأس المال وإمكانيات التمويل خاصة من المؤسسات المالية
+* إدارة العلاقات مع المؤسسات المالية واختيار أدوات التمويل المناسبة
+* إعداد الأموال لضمان التمويل التشغيلي والمشروع والاستثماري للمنظمة
+* إدارة المخاطر المالية؛ القضاء على المخاطر المالية بمساعدة أدوات التحوط
+* التخطيط المالي والنمذجة والتنبؤ بالتدفق النقدي من الأنشطة التشغيلية والاستثمارية
+* المراقبة والتحكم في تطور الذمم والالتزامات وتأثيرها على التدفق النقدي الإجمالي
+* الاحتفاظ بسجلات القروض المسحوبة وتمويل التأجير والالتزامات الهامة والمستحقات وما إلى ذلك.
+* البدء بقواعد إدارة المخاطر لمنع وتقليل المستحقات (سياسة الائتمان، عمليات المراقبة، التحقق من العملاء)
+* إدارة الحسابات وتجميع النقد وإدارة نظام الدفع الخاص بالشركة
+* التوظيف الفعال / استثمار الفوائض المالية للإدارة
+* التواصل الخارجي مع السلطات والمنظمات ذات الصلة - الحصول على البيانات التي يتم الحصول عليها من المنظمات المالية والبنوك الاستثمارية وسلطات الدولة وغيرها وتحليلها ومراقبتها.</t>
   </si>
   <si>
     <t>Education, Science &amp; Research</t>
   </si>
   <si>
     <t>التعليم، العلوم والأبحاث</t>
   </si>
   <si>
     <t>Archaeologist</t>
   </si>
   <si>
     <t>عالم اثار</t>
   </si>
   <si>
     <t>* Organising the museum processing of archaeological findings.
 * Keeping records of the archaeological finding’s fund.
 * Documenting the situation of findings by means of the basic geodetic survey, drawing, photograph and description.
 * First-level documenting and evaluating the finding’s fund.
 * Organising the work of the basic field research.
 * Presenting the results of basic research through lectures and occasional exhibitions.</t>
   </si>
   <si>
     <t xml:space="preserve">
 * تنظيم معالجة المتحف للاكتشافات الأثرية 
 * الاحتفاظ بسجلات صندوق الاكتشاف الأثري 
@@ -17192,88 +17228,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F712"/>
+  <dimension ref="A1:F713"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F712"/>
+      <selection activeCell="E6" sqref="E6:F713"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.7051" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="53.844" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="2" max="2" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="3" max="3" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="5" max="5" width="53.844000000000001" customWidth="true" style="0"/>
+    <col min="6" max="6" width="53.844000000000001" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>11</v>
@@ -21074,10367 +21110,10387 @@
         <v>779</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
         <v>662</v>
       </c>
       <c r="B196" t="s">
         <v>663</v>
       </c>
       <c r="C196" t="s">
         <v>780</v>
       </c>
       <c r="D196" t="s">
         <v>781</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>782</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
+        <v>662</v>
+      </c>
+      <c r="B197" t="s">
+        <v>663</v>
+      </c>
+      <c r="C197" t="s">
         <v>784</v>
       </c>
-      <c r="B197" t="s">
+      <c r="D197" t="s">
         <v>785</v>
       </c>
-      <c r="C197" t="s">
+      <c r="E197" s="2" t="s">
         <v>786</v>
       </c>
-      <c r="D197" t="s">
+      <c r="F197" s="2" t="s">
         <v>787</v>
-      </c>
-[...4 lines deleted...]
-        <v>789</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B198" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C198" t="s">
         <v>790</v>
       </c>
       <c r="D198" t="s">
         <v>791</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>792</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B199" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C199" t="s">
         <v>794</v>
       </c>
       <c r="D199" t="s">
         <v>795</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>796</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B200" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C200" t="s">
         <v>798</v>
       </c>
       <c r="D200" t="s">
         <v>799</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>800</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B201" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C201" t="s">
         <v>802</v>
       </c>
       <c r="D201" t="s">
         <v>803</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>804</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B202" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C202" t="s">
         <v>806</v>
       </c>
       <c r="D202" t="s">
         <v>807</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>808</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B203" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C203" t="s">
         <v>810</v>
       </c>
       <c r="D203" t="s">
         <v>811</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>812</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B204" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C204" t="s">
         <v>814</v>
       </c>
       <c r="D204" t="s">
         <v>815</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>816</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B205" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C205" t="s">
         <v>818</v>
       </c>
       <c r="D205" t="s">
         <v>819</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>820</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B206" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C206" t="s">
         <v>822</v>
       </c>
       <c r="D206" t="s">
         <v>823</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>824</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B207" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C207" t="s">
         <v>826</v>
       </c>
       <c r="D207" t="s">
         <v>827</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>828</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B208" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C208" t="s">
         <v>830</v>
       </c>
       <c r="D208" t="s">
         <v>831</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>832</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B209" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C209" t="s">
         <v>834</v>
       </c>
       <c r="D209" t="s">
         <v>835</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>836</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B210" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C210" t="s">
         <v>838</v>
       </c>
       <c r="D210" t="s">
         <v>839</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>840</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B211" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C211" t="s">
         <v>842</v>
       </c>
       <c r="D211" t="s">
         <v>843</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>844</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B212" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C212" t="s">
         <v>846</v>
       </c>
       <c r="D212" t="s">
         <v>847</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>848</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B213" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C213" t="s">
         <v>850</v>
       </c>
       <c r="D213" t="s">
         <v>851</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>852</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B214" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C214" t="s">
         <v>854</v>
       </c>
       <c r="D214" t="s">
         <v>855</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>856</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B215" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C215" t="s">
         <v>858</v>
       </c>
       <c r="D215" t="s">
         <v>859</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>860</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B216" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C216" t="s">
         <v>862</v>
       </c>
       <c r="D216" t="s">
         <v>863</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>864</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B217" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C217" t="s">
         <v>866</v>
       </c>
       <c r="D217" t="s">
         <v>867</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>868</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B218" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C218" t="s">
         <v>870</v>
       </c>
       <c r="D218" t="s">
         <v>871</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>872</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B219" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C219" t="s">
         <v>874</v>
       </c>
       <c r="D219" t="s">
         <v>875</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>876</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B220" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C220" t="s">
         <v>878</v>
       </c>
       <c r="D220" t="s">
         <v>879</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>880</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B221" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C221" t="s">
         <v>882</v>
       </c>
       <c r="D221" t="s">
         <v>883</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>884</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
+        <v>788</v>
+      </c>
+      <c r="B222" t="s">
+        <v>789</v>
+      </c>
+      <c r="C222" t="s">
         <v>886</v>
       </c>
-      <c r="B222" t="s">
+      <c r="D222" t="s">
         <v>887</v>
-      </c>
-[...4 lines deleted...]
-        <v>302</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>888</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B223" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C223" t="s">
-        <v>538</v>
+        <v>301</v>
       </c>
       <c r="D223" t="s">
-        <v>539</v>
+        <v>302</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="F223" s="2" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B224" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C224" t="s">
-        <v>892</v>
+        <v>538</v>
       </c>
       <c r="D224" t="s">
-        <v>893</v>
+        <v>539</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>894</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B225" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C225" t="s">
         <v>896</v>
       </c>
       <c r="D225" t="s">
         <v>897</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>898</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B226" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C226" t="s">
         <v>900</v>
       </c>
       <c r="D226" t="s">
         <v>901</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>902</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B227" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C227" t="s">
         <v>904</v>
       </c>
       <c r="D227" t="s">
         <v>905</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>906</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B228" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C228" t="s">
         <v>908</v>
       </c>
       <c r="D228" t="s">
         <v>909</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>910</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B229" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C229" t="s">
         <v>912</v>
       </c>
       <c r="D229" t="s">
         <v>913</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>914</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>915</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B230" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C230" t="s">
         <v>916</v>
       </c>
       <c r="D230" t="s">
         <v>917</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>918</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B231" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C231" t="s">
-        <v>309</v>
+        <v>920</v>
       </c>
       <c r="D231" t="s">
-        <v>310</v>
+        <v>921</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>311</v>
+        <v>922</v>
       </c>
       <c r="F231" s="2" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B232" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C232" t="s">
-        <v>921</v>
+        <v>309</v>
       </c>
       <c r="D232" t="s">
-        <v>922</v>
+        <v>310</v>
       </c>
       <c r="E232" s="2" t="s">
-        <v>923</v>
+        <v>311</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B233" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C233" t="s">
         <v>925</v>
       </c>
       <c r="D233" t="s">
         <v>926</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>927</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B234" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C234" t="s">
         <v>929</v>
       </c>
       <c r="D234" t="s">
         <v>930</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>931</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B235" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C235" t="s">
-        <v>317</v>
+        <v>933</v>
       </c>
       <c r="D235" t="s">
-        <v>318</v>
+        <v>934</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>319</v>
+        <v>935</v>
       </c>
       <c r="F235" s="2" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B236" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C236" t="s">
-        <v>934</v>
+        <v>317</v>
       </c>
       <c r="D236" t="s">
-        <v>935</v>
+        <v>318</v>
       </c>
       <c r="E236" s="2" t="s">
-        <v>936</v>
+        <v>319</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B237" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C237" t="s">
         <v>938</v>
       </c>
       <c r="D237" t="s">
         <v>939</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>940</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B238" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C238" t="s">
         <v>942</v>
       </c>
       <c r="D238" t="s">
         <v>943</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>944</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B239" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C239" t="s">
         <v>946</v>
       </c>
       <c r="D239" t="s">
         <v>947</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>948</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B240" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C240" t="s">
-        <v>325</v>
+        <v>950</v>
       </c>
       <c r="D240" t="s">
-        <v>326</v>
+        <v>951</v>
       </c>
       <c r="E240" s="2" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="F240" s="2" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>952</v>
+        <v>890</v>
       </c>
       <c r="B241" t="s">
-        <v>953</v>
+        <v>891</v>
       </c>
       <c r="C241" t="s">
+        <v>325</v>
+      </c>
+      <c r="D241" t="s">
+        <v>326</v>
+      </c>
+      <c r="E241" s="2" t="s">
         <v>954</v>
       </c>
-      <c r="D241" t="s">
+      <c r="F241" s="2" t="s">
         <v>955</v>
-      </c>
-[...4 lines deleted...]
-        <v>957</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="B242" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="C242" t="s">
         <v>958</v>
       </c>
       <c r="D242" t="s">
         <v>959</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>960</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="B243" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="C243" t="s">
         <v>962</v>
       </c>
       <c r="D243" t="s">
         <v>963</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>964</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="B244" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="C244" t="s">
         <v>966</v>
       </c>
       <c r="D244" t="s">
         <v>967</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>968</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="B245" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="C245" t="s">
         <v>970</v>
       </c>
       <c r="D245" t="s">
         <v>971</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>972</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="B246" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="C246" t="s">
         <v>974</v>
       </c>
       <c r="D246" t="s">
         <v>975</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>976</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="B247" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="C247" t="s">
         <v>978</v>
       </c>
       <c r="D247" t="s">
         <v>979</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>980</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
+        <v>956</v>
+      </c>
+      <c r="B248" t="s">
+        <v>957</v>
+      </c>
+      <c r="C248" t="s">
         <v>982</v>
       </c>
-      <c r="B248" t="s">
+      <c r="D248" t="s">
         <v>983</v>
       </c>
-      <c r="C248" t="s">
+      <c r="E248" s="2" t="s">
         <v>984</v>
       </c>
-      <c r="D248" t="s">
+      <c r="F248" s="2" t="s">
         <v>985</v>
-      </c>
-[...4 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="B249" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="C249" t="s">
         <v>988</v>
       </c>
       <c r="D249" t="s">
         <v>989</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>990</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="B250" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="C250" t="s">
         <v>992</v>
       </c>
       <c r="D250" t="s">
         <v>993</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>994</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="B251" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="C251" t="s">
         <v>996</v>
       </c>
       <c r="D251" t="s">
         <v>997</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>998</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="B252" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="C252" t="s">
         <v>1000</v>
       </c>
       <c r="D252" t="s">
         <v>1001</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>1002</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="B253" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="C253" t="s">
         <v>1004</v>
       </c>
       <c r="D253" t="s">
         <v>1005</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>1006</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="B254" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="C254" t="s">
         <v>1008</v>
       </c>
       <c r="D254" t="s">
         <v>1009</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>1010</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="B255" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="C255" t="s">
         <v>1012</v>
       </c>
       <c r="D255" t="s">
         <v>1013</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>1014</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="B256" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="C256" t="s">
         <v>1016</v>
       </c>
       <c r="D256" t="s">
         <v>1017</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>1018</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="B257" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="C257" t="s">
         <v>1020</v>
       </c>
       <c r="D257" t="s">
         <v>1021</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>1022</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="B258" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="C258" t="s">
         <v>1024</v>
       </c>
       <c r="D258" t="s">
         <v>1025</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>1026</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="B259" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="C259" t="s">
         <v>1028</v>
       </c>
       <c r="D259" t="s">
         <v>1029</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>1030</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
+        <v>986</v>
+      </c>
+      <c r="B260" t="s">
+        <v>987</v>
+      </c>
+      <c r="C260" t="s">
         <v>1032</v>
       </c>
-      <c r="B260" t="s">
+      <c r="D260" t="s">
         <v>1033</v>
       </c>
-      <c r="C260" t="s">
+      <c r="E260" s="2" t="s">
         <v>1034</v>
       </c>
-      <c r="D260" t="s">
+      <c r="F260" s="2" t="s">
         <v>1035</v>
-      </c>
-[...4 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B261" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C261" t="s">
         <v>1038</v>
       </c>
       <c r="D261" t="s">
         <v>1039</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1040</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B262" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C262" t="s">
         <v>1042</v>
       </c>
       <c r="D262" t="s">
         <v>1043</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>1044</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B263" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C263" t="s">
         <v>1046</v>
       </c>
       <c r="D263" t="s">
         <v>1047</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>1048</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B264" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C264" t="s">
         <v>1050</v>
       </c>
       <c r="D264" t="s">
         <v>1051</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>1052</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B265" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C265" t="s">
         <v>1054</v>
       </c>
       <c r="D265" t="s">
         <v>1055</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1056</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B266" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C266" t="s">
         <v>1058</v>
       </c>
       <c r="D266" t="s">
         <v>1059</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>1060</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B267" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C267" t="s">
         <v>1062</v>
       </c>
       <c r="D267" t="s">
         <v>1063</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>1064</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B268" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C268" t="s">
         <v>1066</v>
       </c>
       <c r="D268" t="s">
         <v>1067</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>1068</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B269" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C269" t="s">
         <v>1070</v>
       </c>
       <c r="D269" t="s">
         <v>1071</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>1072</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B270" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C270" t="s">
         <v>1074</v>
       </c>
       <c r="D270" t="s">
         <v>1075</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>1076</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B271" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C271" t="s">
         <v>1078</v>
       </c>
       <c r="D271" t="s">
         <v>1079</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>1080</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B272" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C272" t="s">
         <v>1082</v>
       </c>
       <c r="D272" t="s">
         <v>1083</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>1085</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B273" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C273" t="s">
         <v>1086</v>
       </c>
       <c r="D273" t="s">
         <v>1087</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>1088</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B274" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C274" t="s">
         <v>1090</v>
       </c>
       <c r="D274" t="s">
         <v>1091</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B275" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C275" t="s">
         <v>1094</v>
       </c>
       <c r="D275" t="s">
         <v>1095</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>1096</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B276" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C276" t="s">
         <v>1098</v>
       </c>
       <c r="D276" t="s">
         <v>1099</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B277" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C277" t="s">
         <v>1102</v>
       </c>
       <c r="D277" t="s">
         <v>1103</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>1104</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B278" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C278" t="s">
         <v>1106</v>
       </c>
       <c r="D278" t="s">
         <v>1107</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>1108</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B279" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C279" t="s">
         <v>1110</v>
       </c>
       <c r="D279" t="s">
         <v>1111</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>1112</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B280" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C280" t="s">
         <v>1114</v>
       </c>
       <c r="D280" t="s">
         <v>1115</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B281" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C281" t="s">
         <v>1118</v>
       </c>
       <c r="D281" t="s">
         <v>1119</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>1120</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B282" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C282" t="s">
         <v>1122</v>
       </c>
       <c r="D282" t="s">
         <v>1123</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1124</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>1125</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B283" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C283" t="s">
         <v>1126</v>
       </c>
       <c r="D283" t="s">
         <v>1127</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B284" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C284" t="s">
         <v>1130</v>
       </c>
       <c r="D284" t="s">
         <v>1131</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>1132</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B285" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C285" t="s">
         <v>1134</v>
       </c>
       <c r="D285" t="s">
         <v>1135</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1136</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>1137</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B286" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C286" t="s">
         <v>1138</v>
       </c>
       <c r="D286" t="s">
         <v>1139</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>1140</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B287" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C287" t="s">
         <v>1142</v>
       </c>
       <c r="D287" t="s">
         <v>1143</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>1144</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B288" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C288" t="s">
         <v>1146</v>
       </c>
       <c r="D288" t="s">
         <v>1147</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>1148</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B289" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C289" t="s">
         <v>1150</v>
       </c>
       <c r="D289" t="s">
         <v>1151</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>1152</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B290" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C290" t="s">
         <v>1154</v>
       </c>
       <c r="D290" t="s">
         <v>1155</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>1156</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B291" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C291" t="s">
         <v>1158</v>
       </c>
       <c r="D291" t="s">
         <v>1159</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>1160</v>
       </c>
       <c r="F291" s="2" t="s">
-        <v>1133</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B292" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C292" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="D292" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="E292" s="2" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="F292" s="2" t="s">
-        <v>1164</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B293" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C293" t="s">
         <v>1165</v>
       </c>
       <c r="D293" t="s">
         <v>1166</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>1167</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B294" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C294" t="s">
         <v>1169</v>
       </c>
       <c r="D294" t="s">
         <v>1170</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>1171</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B295" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C295" t="s">
         <v>1173</v>
       </c>
       <c r="D295" t="s">
         <v>1174</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>1175</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B296" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C296" t="s">
         <v>1177</v>
       </c>
       <c r="D296" t="s">
         <v>1178</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>1179</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>1180</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B297" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C297" t="s">
         <v>1181</v>
       </c>
       <c r="D297" t="s">
         <v>1182</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>1183</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B298" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C298" t="s">
         <v>1185</v>
       </c>
       <c r="D298" t="s">
         <v>1186</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>1187</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>1188</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B299" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C299" t="s">
         <v>1189</v>
       </c>
       <c r="D299" t="s">
         <v>1190</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>1191</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>1192</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B300" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C300" t="s">
         <v>1193</v>
       </c>
       <c r="D300" t="s">
         <v>1194</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>1195</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B301" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C301" t="s">
         <v>1197</v>
       </c>
       <c r="D301" t="s">
         <v>1198</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>1199</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>1200</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B302" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C302" t="s">
         <v>1201</v>
       </c>
       <c r="D302" t="s">
         <v>1202</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>1203</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B303" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C303" t="s">
         <v>1205</v>
       </c>
       <c r="D303" t="s">
         <v>1206</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>1207</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B304" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C304" t="s">
         <v>1209</v>
       </c>
       <c r="D304" t="s">
         <v>1210</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>1211</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>1212</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B305" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C305" t="s">
         <v>1213</v>
       </c>
       <c r="D305" t="s">
         <v>1214</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>1215</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>1216</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B306" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C306" t="s">
         <v>1217</v>
       </c>
       <c r="D306" t="s">
         <v>1218</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>1219</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B307" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C307" t="s">
         <v>1221</v>
       </c>
       <c r="D307" t="s">
         <v>1222</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>1223</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>1224</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B308" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C308" t="s">
         <v>1225</v>
       </c>
       <c r="D308" t="s">
         <v>1226</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>1227</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>1228</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B309" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C309" t="s">
         <v>1229</v>
       </c>
       <c r="D309" t="s">
         <v>1230</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>1231</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B310" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C310" t="s">
         <v>1233</v>
       </c>
       <c r="D310" t="s">
         <v>1234</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>1235</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>1236</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B311" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C311" t="s">
         <v>1237</v>
       </c>
       <c r="D311" t="s">
         <v>1238</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>1239</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>1240</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B312" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C312" t="s">
         <v>1241</v>
       </c>
       <c r="D312" t="s">
         <v>1242</v>
       </c>
       <c r="E312" s="2" t="s">
         <v>1243</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B313" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C313" t="s">
         <v>1245</v>
       </c>
       <c r="D313" t="s">
         <v>1246</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>1247</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>1248</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B314" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C314" t="s">
         <v>1249</v>
       </c>
       <c r="D314" t="s">
         <v>1250</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>1251</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>1252</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B315" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C315" t="s">
-        <v>938</v>
+        <v>1253</v>
       </c>
       <c r="D315" t="s">
-        <v>939</v>
+        <v>1254</v>
       </c>
       <c r="E315" s="2" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="F315" s="2" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B316" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C316" t="s">
         <v>942</v>
       </c>
       <c r="D316" t="s">
         <v>943</v>
       </c>
       <c r="E316" s="2" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="F316" s="2" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B317" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C317" t="s">
-        <v>1257</v>
+        <v>946</v>
       </c>
       <c r="D317" t="s">
-        <v>1258</v>
+        <v>947</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>1259</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>1260</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B318" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C318" t="s">
         <v>1261</v>
       </c>
       <c r="D318" t="s">
         <v>1262</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>1263</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>1264</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B319" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C319" t="s">
         <v>1265</v>
       </c>
       <c r="D319" t="s">
         <v>1266</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>1267</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B320" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C320" t="s">
         <v>1269</v>
       </c>
       <c r="D320" t="s">
         <v>1270</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>1271</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>1272</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B321" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C321" t="s">
         <v>1273</v>
       </c>
       <c r="D321" t="s">
         <v>1274</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>1275</v>
       </c>
       <c r="F321" s="2" t="s">
         <v>1276</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B322" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C322" t="s">
         <v>1277</v>
       </c>
       <c r="D322" t="s">
         <v>1278</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>1279</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B323" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C323" t="s">
         <v>1281</v>
       </c>
       <c r="D323" t="s">
         <v>1282</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>1283</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B324" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C324" t="s">
         <v>1285</v>
       </c>
       <c r="D324" t="s">
         <v>1286</v>
       </c>
       <c r="E324" s="2" t="s">
         <v>1287</v>
       </c>
       <c r="F324" s="2" t="s">
         <v>1288</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B325" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C325" t="s">
         <v>1289</v>
       </c>
       <c r="D325" t="s">
         <v>1290</v>
       </c>
       <c r="E325" s="2" t="s">
         <v>1291</v>
       </c>
       <c r="F325" s="2" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B326" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C326" t="s">
         <v>1293</v>
       </c>
       <c r="D326" t="s">
         <v>1294</v>
       </c>
       <c r="E326" s="2" t="s">
         <v>1295</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>1296</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B327" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C327" t="s">
         <v>1297</v>
       </c>
       <c r="D327" t="s">
         <v>1298</v>
       </c>
       <c r="E327" s="2" t="s">
         <v>1299</v>
       </c>
       <c r="F327" s="2" t="s">
         <v>1300</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B328" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C328" t="s">
         <v>1301</v>
       </c>
-      <c r="B328" t="s">
+      <c r="D328" t="s">
         <v>1302</v>
       </c>
-      <c r="C328" t="s">
+      <c r="E328" s="2" t="s">
         <v>1303</v>
       </c>
-      <c r="D328" t="s">
+      <c r="F328" s="2" t="s">
         <v>1304</v>
-      </c>
-[...4 lines deleted...]
-        <v>1306</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="B329" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="C329" t="s">
         <v>1307</v>
       </c>
       <c r="D329" t="s">
         <v>1308</v>
       </c>
       <c r="E329" s="2" t="s">
         <v>1309</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="B330" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="C330" t="s">
         <v>1311</v>
       </c>
       <c r="D330" t="s">
         <v>1312</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>1313</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>1314</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="B331" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="C331" t="s">
         <v>1315</v>
       </c>
       <c r="D331" t="s">
         <v>1316</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>1317</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="B332" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="C332" t="s">
         <v>1319</v>
       </c>
       <c r="D332" t="s">
         <v>1320</v>
       </c>
       <c r="E332" s="2" t="s">
         <v>1321</v>
       </c>
       <c r="F332" s="2" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="B333" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="C333" t="s">
         <v>1323</v>
       </c>
       <c r="D333" t="s">
         <v>1324</v>
       </c>
       <c r="E333" s="2" t="s">
         <v>1325</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>1326</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="B334" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="C334" t="s">
         <v>1327</v>
       </c>
       <c r="D334" t="s">
         <v>1328</v>
       </c>
       <c r="E334" s="2" t="s">
         <v>1329</v>
       </c>
       <c r="F334" s="2" t="s">
         <v>1330</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="B335" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="C335" t="s">
         <v>1331</v>
       </c>
       <c r="D335" t="s">
         <v>1332</v>
       </c>
       <c r="E335" s="2" t="s">
         <v>1333</v>
       </c>
       <c r="F335" s="2" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="B336" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="C336" t="s">
         <v>1335</v>
       </c>
       <c r="D336" t="s">
         <v>1336</v>
       </c>
       <c r="E336" s="2" t="s">
         <v>1337</v>
       </c>
       <c r="F336" s="2" t="s">
         <v>1338</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="B337" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="C337" t="s">
         <v>1339</v>
       </c>
       <c r="D337" t="s">
         <v>1340</v>
       </c>
       <c r="E337" s="2" t="s">
         <v>1341</v>
       </c>
       <c r="F337" s="2" t="s">
         <v>1342</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="B338" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="C338" t="s">
         <v>1343</v>
       </c>
       <c r="D338" t="s">
         <v>1344</v>
       </c>
       <c r="E338" s="2" t="s">
         <v>1345</v>
       </c>
       <c r="F338" s="2" t="s">
         <v>1346</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="B339" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="C339" t="s">
         <v>1347</v>
       </c>
       <c r="D339" t="s">
         <v>1348</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>1349</v>
       </c>
       <c r="F339" s="2" t="s">
         <v>1350</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="B340" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="C340" t="s">
         <v>1351</v>
       </c>
       <c r="D340" t="s">
         <v>1352</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>1353</v>
       </c>
       <c r="F340" s="2" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="B341" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="C341" t="s">
         <v>1355</v>
       </c>
       <c r="D341" t="s">
         <v>1356</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>1357</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="B342" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="C342" t="s">
         <v>1359</v>
       </c>
       <c r="D342" t="s">
         <v>1360</v>
       </c>
       <c r="E342" s="2" t="s">
         <v>1361</v>
       </c>
       <c r="F342" s="2" t="s">
         <v>1362</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C343" t="s">
         <v>1363</v>
       </c>
-      <c r="B343" t="s">
+      <c r="D343" t="s">
         <v>1364</v>
       </c>
-      <c r="C343" t="s">
+      <c r="E343" s="2" t="s">
         <v>1365</v>
       </c>
-      <c r="D343" t="s">
+      <c r="F343" s="2" t="s">
         <v>1366</v>
-      </c>
-[...4 lines deleted...]
-        <v>1368</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B344" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="C344" t="s">
         <v>1369</v>
       </c>
       <c r="D344" t="s">
         <v>1370</v>
       </c>
       <c r="E344" s="2" t="s">
         <v>1371</v>
       </c>
       <c r="F344" s="2" t="s">
         <v>1372</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B345" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="C345" t="s">
         <v>1373</v>
       </c>
       <c r="D345" t="s">
         <v>1374</v>
       </c>
       <c r="E345" s="2" t="s">
         <v>1375</v>
       </c>
       <c r="F345" s="2" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B346" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="C346" t="s">
         <v>1377</v>
       </c>
       <c r="D346" t="s">
         <v>1378</v>
       </c>
       <c r="E346" s="2" t="s">
         <v>1379</v>
       </c>
       <c r="F346" s="2" t="s">
         <v>1380</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B347" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="C347" t="s">
         <v>1381</v>
       </c>
       <c r="D347" t="s">
         <v>1382</v>
       </c>
       <c r="E347" s="2" t="s">
         <v>1383</v>
       </c>
       <c r="F347" s="2" t="s">
         <v>1384</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B348" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="C348" t="s">
         <v>1385</v>
       </c>
       <c r="D348" t="s">
         <v>1386</v>
       </c>
       <c r="E348" s="2" t="s">
         <v>1387</v>
       </c>
       <c r="F348" s="2" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B349" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="C349" t="s">
         <v>1389</v>
       </c>
       <c r="D349" t="s">
         <v>1390</v>
       </c>
       <c r="E349" s="2" t="s">
         <v>1391</v>
       </c>
       <c r="F349" s="2" t="s">
         <v>1392</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B350" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="C350" t="s">
         <v>1393</v>
       </c>
       <c r="D350" t="s">
         <v>1394</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>1395</v>
       </c>
       <c r="F350" s="2" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B351" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="C351" t="s">
         <v>1397</v>
       </c>
       <c r="D351" t="s">
         <v>1398</v>
       </c>
       <c r="E351" s="2" t="s">
         <v>1399</v>
       </c>
       <c r="F351" s="2" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B352" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="C352" t="s">
         <v>1401</v>
       </c>
       <c r="D352" t="s">
         <v>1402</v>
       </c>
       <c r="E352" s="2" t="s">
         <v>1403</v>
       </c>
       <c r="F352" s="2" t="s">
         <v>1404</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B353" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="C353" t="s">
         <v>1405</v>
       </c>
       <c r="D353" t="s">
         <v>1406</v>
       </c>
       <c r="E353" s="2" t="s">
         <v>1407</v>
       </c>
       <c r="F353" s="2" t="s">
-        <v>1396</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B354" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="C354" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="D354" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="E354" s="2" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="F354" s="2" t="s">
-        <v>1411</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B355" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="C355" t="s">
         <v>1412</v>
       </c>
       <c r="D355" t="s">
         <v>1413</v>
       </c>
       <c r="E355" s="2" t="s">
         <v>1414</v>
       </c>
       <c r="F355" s="2" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B356" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="C356" t="s">
         <v>1416</v>
       </c>
       <c r="D356" t="s">
         <v>1417</v>
       </c>
       <c r="E356" s="2" t="s">
         <v>1418</v>
       </c>
       <c r="F356" s="2" t="s">
         <v>1419</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B357" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="C357" t="s">
         <v>1420</v>
       </c>
       <c r="D357" t="s">
         <v>1421</v>
       </c>
       <c r="E357" s="2" t="s">
         <v>1422</v>
       </c>
       <c r="F357" s="2" t="s">
         <v>1423</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B358" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="C358" t="s">
         <v>1424</v>
       </c>
       <c r="D358" t="s">
         <v>1425</v>
       </c>
       <c r="E358" s="2" t="s">
         <v>1426</v>
       </c>
       <c r="F358" s="2" t="s">
         <v>1427</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B359" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="C359" t="s">
         <v>1428</v>
       </c>
       <c r="D359" t="s">
         <v>1429</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>1430</v>
       </c>
       <c r="F359" s="2" t="s">
         <v>1431</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B360" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="C360" t="s">
         <v>1432</v>
       </c>
       <c r="D360" t="s">
         <v>1433</v>
       </c>
       <c r="E360" s="2" t="s">
         <v>1434</v>
       </c>
       <c r="F360" s="2" t="s">
         <v>1435</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B361" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="C361" t="s">
         <v>1436</v>
       </c>
       <c r="D361" t="s">
         <v>1437</v>
       </c>
       <c r="E361" s="2" t="s">
         <v>1438</v>
       </c>
       <c r="F361" s="2" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B362" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="C362" t="s">
         <v>1440</v>
       </c>
       <c r="D362" t="s">
         <v>1441</v>
       </c>
       <c r="E362" s="2" t="s">
         <v>1442</v>
       </c>
       <c r="F362" s="2" t="s">
         <v>1443</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C363" t="s">
         <v>1444</v>
       </c>
-      <c r="B363" t="s">
+      <c r="D363" t="s">
         <v>1445</v>
       </c>
-      <c r="C363" t="s">
+      <c r="E363" s="2" t="s">
         <v>1446</v>
       </c>
-      <c r="D363" t="s">
+      <c r="F363" s="2" t="s">
         <v>1447</v>
-      </c>
-[...4 lines deleted...]
-        <v>1449</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="B364" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
       <c r="C364" t="s">
         <v>1450</v>
       </c>
       <c r="D364" t="s">
         <v>1451</v>
       </c>
       <c r="E364" s="2" t="s">
         <v>1452</v>
       </c>
       <c r="F364" s="2" t="s">
         <v>1453</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="B365" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
       <c r="C365" t="s">
         <v>1454</v>
       </c>
       <c r="D365" t="s">
         <v>1455</v>
       </c>
       <c r="E365" s="2" t="s">
         <v>1456</v>
       </c>
       <c r="F365" s="2" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="B366" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
       <c r="C366" t="s">
         <v>1458</v>
       </c>
       <c r="D366" t="s">
         <v>1459</v>
       </c>
       <c r="E366" s="2" t="s">
         <v>1460</v>
       </c>
       <c r="F366" s="2" t="s">
         <v>1461</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C367" t="s">
         <v>1462</v>
       </c>
-      <c r="B367" t="s">
+      <c r="D367" t="s">
         <v>1463</v>
       </c>
-      <c r="C367" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E367" s="2" t="s">
-        <v>229</v>
+        <v>1464</v>
       </c>
       <c r="F367" s="2" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="B368" t="s">
-        <v>1463</v>
+        <v>1467</v>
       </c>
       <c r="C368" t="s">
-        <v>1465</v>
+        <v>227</v>
       </c>
       <c r="D368" t="s">
-        <v>1466</v>
+        <v>228</v>
       </c>
       <c r="E368" s="2" t="s">
-        <v>1467</v>
+        <v>229</v>
       </c>
       <c r="F368" s="2" t="s">
         <v>1468</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="B369" t="s">
-        <v>1463</v>
+        <v>1467</v>
       </c>
       <c r="C369" t="s">
         <v>1469</v>
       </c>
       <c r="D369" t="s">
         <v>1470</v>
       </c>
       <c r="E369" s="2" t="s">
         <v>1471</v>
       </c>
       <c r="F369" s="2" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C370" t="s">
         <v>1473</v>
       </c>
-      <c r="B370" t="s">
-[...2 lines deleted...]
-      <c r="C370" t="s">
+      <c r="D370" t="s">
         <v>1474</v>
       </c>
-      <c r="D370" t="s">
+      <c r="E370" s="2" t="s">
         <v>1475</v>
       </c>
-      <c r="E370" s="2" t="s">
+      <c r="F370" s="2" t="s">
         <v>1476</v>
-      </c>
-[...1 lines deleted...]
-        <v>1477</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B371" t="s">
         <v>12</v>
       </c>
       <c r="C371" t="s">
         <v>1478</v>
       </c>
       <c r="D371" t="s">
         <v>1479</v>
       </c>
       <c r="E371" s="2" t="s">
         <v>1480</v>
       </c>
       <c r="F371" s="2" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B372" t="s">
         <v>12</v>
       </c>
       <c r="C372" t="s">
         <v>1482</v>
       </c>
       <c r="D372" t="s">
         <v>1483</v>
       </c>
       <c r="E372" s="2" t="s">
         <v>1484</v>
       </c>
       <c r="F372" s="2" t="s">
         <v>1485</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B373" t="s">
         <v>12</v>
       </c>
       <c r="C373" t="s">
         <v>1486</v>
       </c>
       <c r="D373" t="s">
         <v>1487</v>
       </c>
       <c r="E373" s="2" t="s">
         <v>1488</v>
       </c>
       <c r="F373" s="2" t="s">
         <v>1489</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B374" t="s">
         <v>12</v>
       </c>
       <c r="C374" t="s">
         <v>1490</v>
       </c>
       <c r="D374" t="s">
         <v>1491</v>
       </c>
       <c r="E374" s="2" t="s">
         <v>1492</v>
       </c>
       <c r="F374" s="2" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B375" t="s">
         <v>12</v>
       </c>
       <c r="C375" t="s">
         <v>1494</v>
       </c>
       <c r="D375" t="s">
         <v>1495</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>1496</v>
       </c>
       <c r="F375" s="2" t="s">
         <v>1497</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B376" t="s">
         <v>12</v>
       </c>
       <c r="C376" t="s">
         <v>1498</v>
       </c>
       <c r="D376" t="s">
         <v>1499</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>1500</v>
       </c>
       <c r="F376" s="2" t="s">
         <v>1501</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B377" t="s">
         <v>12</v>
       </c>
       <c r="C377" t="s">
         <v>1502</v>
       </c>
       <c r="D377" t="s">
         <v>1503</v>
       </c>
       <c r="E377" s="2" t="s">
         <v>1504</v>
       </c>
       <c r="F377" s="2" t="s">
         <v>1505</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B378" t="s">
         <v>12</v>
       </c>
       <c r="C378" t="s">
         <v>1506</v>
       </c>
       <c r="D378" t="s">
         <v>1507</v>
       </c>
       <c r="E378" s="2" t="s">
         <v>1508</v>
       </c>
       <c r="F378" s="2" t="s">
         <v>1509</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B379" t="s">
         <v>12</v>
       </c>
       <c r="C379" t="s">
         <v>1510</v>
       </c>
       <c r="D379" t="s">
         <v>1511</v>
       </c>
       <c r="E379" s="2" t="s">
         <v>1512</v>
       </c>
       <c r="F379" s="2" t="s">
         <v>1513</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B380" t="s">
         <v>12</v>
       </c>
       <c r="C380" t="s">
         <v>1514</v>
       </c>
       <c r="D380" t="s">
         <v>1515</v>
       </c>
       <c r="E380" s="2" t="s">
         <v>1516</v>
       </c>
       <c r="F380" s="2" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B381" t="s">
         <v>12</v>
       </c>
       <c r="C381" t="s">
         <v>1518</v>
       </c>
       <c r="D381" t="s">
         <v>1519</v>
       </c>
       <c r="E381" s="2" t="s">
         <v>1520</v>
       </c>
       <c r="F381" s="2" t="s">
         <v>1521</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B382" t="s">
         <v>12</v>
       </c>
       <c r="C382" t="s">
         <v>1522</v>
       </c>
       <c r="D382" t="s">
         <v>1523</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>1524</v>
       </c>
       <c r="F382" s="2" t="s">
         <v>1525</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B383" t="s">
         <v>12</v>
       </c>
       <c r="C383" t="s">
         <v>1526</v>
       </c>
       <c r="D383" t="s">
         <v>1527</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>1528</v>
       </c>
       <c r="F383" s="2" t="s">
         <v>1529</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B384" t="s">
         <v>12</v>
       </c>
       <c r="C384" t="s">
         <v>1530</v>
       </c>
       <c r="D384" t="s">
         <v>1531</v>
       </c>
       <c r="E384" s="2" t="s">
         <v>1532</v>
       </c>
       <c r="F384" s="2" t="s">
         <v>1533</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B385" t="s">
         <v>12</v>
       </c>
       <c r="C385" t="s">
         <v>1534</v>
       </c>
       <c r="D385" t="s">
         <v>1535</v>
       </c>
       <c r="E385" s="2" t="s">
         <v>1536</v>
       </c>
       <c r="F385" s="2" t="s">
         <v>1537</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B386" t="s">
         <v>12</v>
       </c>
       <c r="C386" t="s">
         <v>1538</v>
       </c>
       <c r="D386" t="s">
         <v>1539</v>
       </c>
       <c r="E386" s="2" t="s">
         <v>1540</v>
       </c>
       <c r="F386" s="2" t="s">
         <v>1541</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B387" t="s">
         <v>12</v>
       </c>
       <c r="C387" t="s">
         <v>1542</v>
       </c>
       <c r="D387" t="s">
         <v>1543</v>
       </c>
       <c r="E387" s="2" t="s">
         <v>1544</v>
       </c>
       <c r="F387" s="2" t="s">
         <v>1545</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B388" t="s">
         <v>12</v>
       </c>
       <c r="C388" t="s">
         <v>1546</v>
       </c>
       <c r="D388" t="s">
         <v>1547</v>
       </c>
       <c r="E388" s="2" t="s">
         <v>1548</v>
       </c>
       <c r="F388" s="2" t="s">
         <v>1549</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B389" t="s">
         <v>12</v>
       </c>
       <c r="C389" t="s">
         <v>1550</v>
       </c>
       <c r="D389" t="s">
         <v>1551</v>
       </c>
       <c r="E389" s="2" t="s">
         <v>1552</v>
       </c>
       <c r="F389" s="2" t="s">
         <v>1553</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B390" t="s">
         <v>12</v>
       </c>
       <c r="C390" t="s">
         <v>1554</v>
       </c>
       <c r="D390" t="s">
         <v>1555</v>
       </c>
       <c r="E390" s="2" t="s">
         <v>1556</v>
       </c>
       <c r="F390" s="2" t="s">
         <v>1557</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B391" t="s">
         <v>12</v>
       </c>
       <c r="C391" t="s">
         <v>1558</v>
       </c>
       <c r="D391" t="s">
         <v>1559</v>
       </c>
       <c r="E391" s="2" t="s">
         <v>1560</v>
       </c>
       <c r="F391" s="2" t="s">
         <v>1561</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B392" t="s">
         <v>12</v>
       </c>
       <c r="C392" t="s">
         <v>1562</v>
       </c>
       <c r="D392" t="s">
         <v>1563</v>
       </c>
       <c r="E392" s="2" t="s">
         <v>1564</v>
       </c>
       <c r="F392" s="2" t="s">
         <v>1565</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B393" t="s">
         <v>12</v>
       </c>
       <c r="C393" t="s">
         <v>1566</v>
       </c>
       <c r="D393" t="s">
         <v>1567</v>
       </c>
       <c r="E393" s="2" t="s">
         <v>1568</v>
       </c>
       <c r="F393" s="2" t="s">
         <v>1569</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B394" t="s">
         <v>12</v>
       </c>
       <c r="C394" t="s">
         <v>1570</v>
       </c>
       <c r="D394" t="s">
         <v>1571</v>
       </c>
-      <c r="E394" s="2"/>
-      <c r="F394" s="2"/>
+      <c r="E394" s="2" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F394" s="2" t="s">
+        <v>1573</v>
+      </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B395" t="s">
         <v>12</v>
       </c>
       <c r="C395" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="D395" t="s">
-        <v>1573</v>
-[...4 lines deleted...]
-      <c r="F395" s="2" t="s">
         <v>1575</v>
       </c>
+      <c r="E395" s="2"/>
+      <c r="F395" s="2"/>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B396" t="s">
         <v>12</v>
       </c>
       <c r="C396" t="s">
         <v>1576</v>
       </c>
       <c r="D396" t="s">
         <v>1577</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>1578</v>
       </c>
       <c r="F396" s="2" t="s">
         <v>1579</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B397" t="s">
         <v>12</v>
       </c>
       <c r="C397" t="s">
         <v>1580</v>
       </c>
       <c r="D397" t="s">
         <v>1581</v>
       </c>
       <c r="E397" s="2" t="s">
         <v>1582</v>
       </c>
       <c r="F397" s="2" t="s">
         <v>1583</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B398" t="s">
         <v>12</v>
       </c>
       <c r="C398" t="s">
         <v>1584</v>
       </c>
       <c r="D398" t="s">
         <v>1585</v>
       </c>
       <c r="E398" s="2" t="s">
         <v>1586</v>
       </c>
       <c r="F398" s="2" t="s">
         <v>1587</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B399" t="s">
         <v>12</v>
       </c>
       <c r="C399" t="s">
         <v>1588</v>
       </c>
       <c r="D399" t="s">
         <v>1589</v>
       </c>
       <c r="E399" s="2" t="s">
         <v>1590</v>
       </c>
       <c r="F399" s="2" t="s">
         <v>1591</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B400" t="s">
         <v>12</v>
       </c>
       <c r="C400" t="s">
         <v>1592</v>
       </c>
       <c r="D400" t="s">
         <v>1593</v>
       </c>
       <c r="E400" s="2" t="s">
         <v>1594</v>
       </c>
       <c r="F400" s="2" t="s">
         <v>1595</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B401" t="s">
         <v>12</v>
       </c>
       <c r="C401" t="s">
         <v>1596</v>
       </c>
       <c r="D401" t="s">
         <v>1597</v>
       </c>
       <c r="E401" s="2" t="s">
         <v>1598</v>
       </c>
       <c r="F401" s="2" t="s">
         <v>1599</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B402" t="s">
         <v>12</v>
       </c>
       <c r="C402" t="s">
         <v>1600</v>
       </c>
       <c r="D402" t="s">
         <v>1601</v>
       </c>
       <c r="E402" s="2" t="s">
         <v>1602</v>
       </c>
       <c r="F402" s="2" t="s">
         <v>1603</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B403" t="s">
         <v>12</v>
       </c>
       <c r="C403" t="s">
         <v>1604</v>
       </c>
       <c r="D403" t="s">
         <v>1605</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>1606</v>
       </c>
       <c r="F403" s="2" t="s">
         <v>1607</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B404" t="s">
         <v>12</v>
       </c>
       <c r="C404" t="s">
         <v>1608</v>
       </c>
       <c r="D404" t="s">
         <v>1609</v>
       </c>
       <c r="E404" s="2" t="s">
         <v>1610</v>
       </c>
       <c r="F404" s="2" t="s">
         <v>1611</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B405" t="s">
         <v>12</v>
       </c>
       <c r="C405" t="s">
         <v>1612</v>
       </c>
       <c r="D405" t="s">
         <v>1613</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>1614</v>
       </c>
       <c r="F405" s="2" t="s">
         <v>1615</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B406" t="s">
         <v>12</v>
       </c>
       <c r="C406" t="s">
         <v>1616</v>
       </c>
       <c r="D406" t="s">
         <v>1617</v>
       </c>
       <c r="E406" s="2" t="s">
         <v>1618</v>
       </c>
       <c r="F406" s="2" t="s">
         <v>1619</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B407" t="s">
         <v>12</v>
       </c>
       <c r="C407" t="s">
         <v>1620</v>
       </c>
       <c r="D407" t="s">
         <v>1621</v>
       </c>
       <c r="E407" s="2" t="s">
         <v>1622</v>
       </c>
       <c r="F407" s="2" t="s">
         <v>1623</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B408" t="s">
         <v>12</v>
       </c>
       <c r="C408" t="s">
-        <v>594</v>
+        <v>1624</v>
       </c>
       <c r="D408" t="s">
-        <v>595</v>
+        <v>1625</v>
       </c>
       <c r="E408" s="2" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="F408" s="2" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B409" t="s">
         <v>12</v>
       </c>
       <c r="C409" t="s">
-        <v>1626</v>
+        <v>594</v>
       </c>
       <c r="D409" t="s">
-        <v>1627</v>
+        <v>595</v>
       </c>
       <c r="E409" s="2" t="s">
         <v>1628</v>
       </c>
       <c r="F409" s="2" t="s">
         <v>1629</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B410" t="s">
         <v>12</v>
       </c>
       <c r="C410" t="s">
         <v>1630</v>
       </c>
       <c r="D410" t="s">
         <v>1631</v>
       </c>
       <c r="E410" s="2" t="s">
         <v>1632</v>
       </c>
       <c r="F410" s="2" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B411" t="s">
         <v>12</v>
       </c>
       <c r="C411" t="s">
         <v>1634</v>
       </c>
       <c r="D411" t="s">
         <v>1635</v>
       </c>
       <c r="E411" s="2" t="s">
         <v>1636</v>
       </c>
       <c r="F411" s="2" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B412" t="s">
         <v>12</v>
       </c>
       <c r="C412" t="s">
         <v>1638</v>
       </c>
       <c r="D412" t="s">
         <v>1639</v>
       </c>
       <c r="E412" s="2" t="s">
         <v>1640</v>
       </c>
       <c r="F412" s="2" t="s">
         <v>1641</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B413" t="s">
         <v>12</v>
       </c>
       <c r="C413" t="s">
         <v>1642</v>
       </c>
       <c r="D413" t="s">
         <v>1643</v>
       </c>
       <c r="E413" s="2" t="s">
         <v>1644</v>
       </c>
       <c r="F413" s="2" t="s">
         <v>1645</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B414" t="s">
         <v>12</v>
       </c>
       <c r="C414" t="s">
         <v>1646</v>
       </c>
       <c r="D414" t="s">
         <v>1647</v>
       </c>
       <c r="E414" s="2" t="s">
         <v>1648</v>
       </c>
       <c r="F414" s="2" t="s">
         <v>1649</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B415" t="s">
         <v>12</v>
       </c>
       <c r="C415" t="s">
         <v>1650</v>
       </c>
       <c r="D415" t="s">
         <v>1651</v>
       </c>
       <c r="E415" s="2" t="s">
         <v>1652</v>
       </c>
       <c r="F415" s="2" t="s">
         <v>1653</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B416" t="s">
         <v>12</v>
       </c>
       <c r="C416" t="s">
         <v>1654</v>
       </c>
       <c r="D416" t="s">
         <v>1655</v>
       </c>
       <c r="E416" s="2" t="s">
         <v>1656</v>
       </c>
       <c r="F416" s="2" t="s">
         <v>1657</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B417" t="s">
         <v>12</v>
       </c>
       <c r="C417" t="s">
         <v>1658</v>
       </c>
       <c r="D417" t="s">
         <v>1659</v>
       </c>
       <c r="E417" s="2" t="s">
         <v>1660</v>
       </c>
       <c r="F417" s="2" t="s">
         <v>1661</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B418" t="s">
         <v>12</v>
       </c>
       <c r="C418" t="s">
         <v>1662</v>
       </c>
       <c r="D418" t="s">
         <v>1663</v>
       </c>
       <c r="E418" s="2" t="s">
         <v>1664</v>
       </c>
       <c r="F418" s="2" t="s">
         <v>1665</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B419" t="s">
         <v>12</v>
       </c>
       <c r="C419" t="s">
         <v>1666</v>
       </c>
       <c r="D419" t="s">
         <v>1667</v>
       </c>
       <c r="E419" s="2" t="s">
         <v>1668</v>
       </c>
       <c r="F419" s="2" t="s">
         <v>1669</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B420" t="s">
         <v>12</v>
       </c>
       <c r="C420" t="s">
         <v>1670</v>
       </c>
       <c r="D420" t="s">
         <v>1671</v>
       </c>
       <c r="E420" s="2" t="s">
         <v>1672</v>
       </c>
       <c r="F420" s="2" t="s">
         <v>1673</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B421" t="s">
         <v>12</v>
       </c>
       <c r="C421" t="s">
         <v>1674</v>
       </c>
       <c r="D421" t="s">
         <v>1675</v>
       </c>
       <c r="E421" s="2" t="s">
         <v>1676</v>
       </c>
       <c r="F421" s="2" t="s">
         <v>1677</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B422" t="s">
         <v>12</v>
       </c>
       <c r="C422" t="s">
         <v>1678</v>
       </c>
       <c r="D422" t="s">
         <v>1679</v>
       </c>
       <c r="E422" s="2" t="s">
         <v>1680</v>
       </c>
       <c r="F422" s="2" t="s">
         <v>1681</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B423" t="s">
         <v>12</v>
       </c>
       <c r="C423" t="s">
         <v>1682</v>
       </c>
       <c r="D423" t="s">
         <v>1683</v>
       </c>
       <c r="E423" s="2" t="s">
         <v>1684</v>
       </c>
       <c r="F423" s="2" t="s">
         <v>1685</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B424" t="s">
         <v>12</v>
       </c>
       <c r="C424" t="s">
         <v>1686</v>
       </c>
       <c r="D424" t="s">
         <v>1687</v>
       </c>
       <c r="E424" s="2" t="s">
         <v>1688</v>
       </c>
       <c r="F424" s="2" t="s">
         <v>1689</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B425" t="s">
         <v>12</v>
       </c>
       <c r="C425" t="s">
         <v>1690</v>
       </c>
       <c r="D425" t="s">
         <v>1691</v>
       </c>
       <c r="E425" s="2" t="s">
         <v>1692</v>
       </c>
       <c r="F425" s="2" t="s">
         <v>1693</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B426" t="s">
+        <v>12</v>
+      </c>
+      <c r="C426" t="s">
         <v>1694</v>
       </c>
-      <c r="B426" t="s">
+      <c r="D426" t="s">
         <v>1695</v>
       </c>
-      <c r="C426" t="s">
+      <c r="E426" s="2" t="s">
         <v>1696</v>
       </c>
-      <c r="D426" t="s">
+      <c r="F426" s="2" t="s">
         <v>1697</v>
-      </c>
-[...4 lines deleted...]
-        <v>1699</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="B427" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="C427" t="s">
-        <v>358</v>
+        <v>1700</v>
       </c>
       <c r="D427" t="s">
-        <v>359</v>
+        <v>1701</v>
       </c>
       <c r="E427" s="2" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="F427" s="2" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="B428" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="C428" t="s">
-        <v>1702</v>
+        <v>358</v>
       </c>
       <c r="D428" t="s">
-        <v>1703</v>
+        <v>359</v>
       </c>
       <c r="E428" s="2" t="s">
         <v>1704</v>
       </c>
       <c r="F428" s="2" t="s">
         <v>1705</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="B429" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="C429" t="s">
         <v>1706</v>
       </c>
       <c r="D429" t="s">
         <v>1707</v>
       </c>
       <c r="E429" s="2" t="s">
         <v>1708</v>
       </c>
       <c r="F429" s="2" t="s">
         <v>1709</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="B430" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="C430" t="s">
         <v>1710</v>
       </c>
       <c r="D430" t="s">
         <v>1711</v>
       </c>
       <c r="E430" s="2" t="s">
         <v>1712</v>
       </c>
       <c r="F430" s="2" t="s">
         <v>1713</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="B431" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="C431" t="s">
         <v>1714</v>
       </c>
       <c r="D431" t="s">
         <v>1715</v>
       </c>
       <c r="E431" s="2" t="s">
         <v>1716</v>
       </c>
       <c r="F431" s="2" t="s">
         <v>1717</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="B432" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="C432" t="s">
         <v>1718</v>
       </c>
       <c r="D432" t="s">
         <v>1719</v>
       </c>
       <c r="E432" s="2" t="s">
         <v>1720</v>
       </c>
       <c r="F432" s="2" t="s">
         <v>1721</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="B433" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="C433" t="s">
         <v>1722</v>
       </c>
       <c r="D433" t="s">
         <v>1723</v>
       </c>
       <c r="E433" s="2" t="s">
         <v>1724</v>
       </c>
       <c r="F433" s="2" t="s">
         <v>1725</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="B434" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="C434" t="s">
         <v>1726</v>
       </c>
       <c r="D434" t="s">
         <v>1727</v>
       </c>
       <c r="E434" s="2" t="s">
         <v>1728</v>
       </c>
       <c r="F434" s="2" t="s">
         <v>1729</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="B435" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="C435" t="s">
         <v>1730</v>
       </c>
       <c r="D435" t="s">
         <v>1731</v>
       </c>
       <c r="E435" s="2" t="s">
         <v>1732</v>
       </c>
       <c r="F435" s="2" t="s">
         <v>1733</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="B436" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="C436" t="s">
         <v>1734</v>
       </c>
       <c r="D436" t="s">
         <v>1735</v>
       </c>
       <c r="E436" s="2" t="s">
         <v>1736</v>
       </c>
       <c r="F436" s="2" t="s">
         <v>1737</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="B437" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="C437" t="s">
         <v>1738</v>
       </c>
       <c r="D437" t="s">
         <v>1739</v>
       </c>
       <c r="E437" s="2" t="s">
         <v>1740</v>
       </c>
       <c r="F437" s="2" t="s">
         <v>1741</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="B438" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="C438" t="s">
         <v>1742</v>
       </c>
       <c r="D438" t="s">
         <v>1743</v>
       </c>
       <c r="E438" s="2" t="s">
         <v>1744</v>
       </c>
       <c r="F438" s="2" t="s">
         <v>1745</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="B439" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="C439" t="s">
         <v>1746</v>
       </c>
       <c r="D439" t="s">
         <v>1747</v>
       </c>
       <c r="E439" s="2" t="s">
         <v>1748</v>
       </c>
       <c r="F439" s="2" t="s">
         <v>1749</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="B440" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="C440" t="s">
         <v>1750</v>
       </c>
       <c r="D440" t="s">
         <v>1751</v>
       </c>
       <c r="E440" s="2" t="s">
         <v>1752</v>
       </c>
       <c r="F440" s="2" t="s">
         <v>1753</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="B441" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="C441" t="s">
         <v>1754</v>
       </c>
       <c r="D441" t="s">
         <v>1755</v>
       </c>
       <c r="E441" s="2" t="s">
         <v>1756</v>
       </c>
       <c r="F441" s="2" t="s">
         <v>1757</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="B442" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="C442" t="s">
         <v>1758</v>
       </c>
       <c r="D442" t="s">
         <v>1759</v>
       </c>
       <c r="E442" s="2" t="s">
         <v>1760</v>
       </c>
       <c r="F442" s="2" t="s">
         <v>1761</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="B443" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="C443" t="s">
         <v>1762</v>
       </c>
       <c r="D443" t="s">
         <v>1763</v>
       </c>
       <c r="E443" s="2" t="s">
         <v>1764</v>
       </c>
       <c r="F443" s="2" t="s">
         <v>1765</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C444" t="s">
         <v>1766</v>
       </c>
-      <c r="B444" t="s">
+      <c r="D444" t="s">
         <v>1767</v>
       </c>
-      <c r="C444" t="s">
+      <c r="E444" s="2" t="s">
         <v>1768</v>
       </c>
-      <c r="D444" t="s">
+      <c r="F444" s="2" t="s">
         <v>1769</v>
-      </c>
-[...4 lines deleted...]
-        <v>1771</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B445" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C445" t="s">
         <v>1772</v>
       </c>
       <c r="D445" t="s">
         <v>1773</v>
       </c>
       <c r="E445" s="2" t="s">
         <v>1774</v>
       </c>
       <c r="F445" s="2" t="s">
         <v>1775</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B446" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C446" t="s">
         <v>1776</v>
       </c>
       <c r="D446" t="s">
         <v>1777</v>
       </c>
       <c r="E446" s="2" t="s">
         <v>1778</v>
       </c>
       <c r="F446" s="2" t="s">
         <v>1779</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B447" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C447" t="s">
         <v>1780</v>
       </c>
       <c r="D447" t="s">
         <v>1781</v>
       </c>
       <c r="E447" s="2" t="s">
         <v>1782</v>
       </c>
       <c r="F447" s="2" t="s">
         <v>1783</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B448" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C448" t="s">
-        <v>301</v>
+        <v>1784</v>
       </c>
       <c r="D448" t="s">
-        <v>302</v>
+        <v>1785</v>
       </c>
       <c r="E448" s="2" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B449" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C449" t="s">
-        <v>538</v>
+        <v>301</v>
       </c>
       <c r="D449" t="s">
-        <v>539</v>
+        <v>302</v>
       </c>
       <c r="E449" s="2" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
       <c r="F449" s="2" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B450" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C450" t="s">
-        <v>550</v>
+        <v>538</v>
       </c>
       <c r="D450" t="s">
-        <v>551</v>
+        <v>539</v>
       </c>
       <c r="E450" s="2" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B451" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C451" t="s">
-        <v>1790</v>
+        <v>550</v>
       </c>
       <c r="D451" t="s">
-        <v>1791</v>
+        <v>551</v>
       </c>
       <c r="E451" s="2" t="s">
         <v>1792</v>
       </c>
       <c r="F451" s="2" t="s">
         <v>1793</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B452" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C452" t="s">
         <v>1794</v>
       </c>
       <c r="D452" t="s">
         <v>1795</v>
       </c>
       <c r="E452" s="2" t="s">
         <v>1796</v>
       </c>
       <c r="F452" s="2" t="s">
         <v>1797</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B453" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C453" t="s">
-        <v>309</v>
+        <v>1798</v>
       </c>
       <c r="D453" t="s">
-        <v>310</v>
+        <v>1799</v>
       </c>
       <c r="E453" s="2" t="s">
-        <v>311</v>
+        <v>1800</v>
       </c>
       <c r="F453" s="2" t="s">
-        <v>1798</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B454" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C454" t="s">
-        <v>1799</v>
+        <v>309</v>
       </c>
       <c r="D454" t="s">
-        <v>1800</v>
+        <v>310</v>
       </c>
       <c r="E454" s="2" t="s">
-        <v>1801</v>
+        <v>311</v>
       </c>
       <c r="F454" s="2" t="s">
         <v>1802</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B455" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C455" t="s">
         <v>1803</v>
       </c>
       <c r="D455" t="s">
         <v>1804</v>
       </c>
       <c r="E455" s="2" t="s">
         <v>1805</v>
       </c>
       <c r="F455" s="2" t="s">
         <v>1806</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B456" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C456" t="s">
         <v>1807</v>
       </c>
       <c r="D456" t="s">
         <v>1808</v>
       </c>
       <c r="E456" s="2" t="s">
         <v>1809</v>
       </c>
       <c r="F456" s="2" t="s">
         <v>1810</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B457" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C457" t="s">
-        <v>317</v>
+        <v>1811</v>
       </c>
       <c r="D457" t="s">
-        <v>318</v>
+        <v>1812</v>
       </c>
       <c r="E457" s="2" t="s">
-        <v>319</v>
+        <v>1813</v>
       </c>
       <c r="F457" s="2" t="s">
-        <v>1811</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B458" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C458" t="s">
-        <v>938</v>
+        <v>317</v>
       </c>
       <c r="D458" t="s">
-        <v>939</v>
+        <v>318</v>
       </c>
       <c r="E458" s="2" t="s">
-        <v>1253</v>
+        <v>319</v>
       </c>
       <c r="F458" s="2" t="s">
-        <v>1812</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B459" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C459" t="s">
-        <v>1813</v>
+        <v>942</v>
       </c>
       <c r="D459" t="s">
-        <v>1814</v>
+        <v>943</v>
       </c>
       <c r="E459" s="2" t="s">
-        <v>1815</v>
+        <v>1257</v>
       </c>
       <c r="F459" s="2" t="s">
         <v>1816</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B460" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C460" t="s">
-        <v>946</v>
+        <v>1817</v>
       </c>
       <c r="D460" t="s">
-        <v>947</v>
+        <v>1818</v>
       </c>
       <c r="E460" s="2" t="s">
-        <v>1817</v>
+        <v>1819</v>
       </c>
       <c r="F460" s="2" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B461" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C461" t="s">
-        <v>325</v>
+        <v>950</v>
       </c>
       <c r="D461" t="s">
-        <v>326</v>
+        <v>951</v>
       </c>
       <c r="E461" s="2" t="s">
-        <v>327</v>
+        <v>1821</v>
       </c>
       <c r="F461" s="2" t="s">
-        <v>1819</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B462" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C462" t="s">
-        <v>636</v>
+        <v>325</v>
       </c>
       <c r="D462" t="s">
-        <v>637</v>
+        <v>326</v>
       </c>
       <c r="E462" s="2" t="s">
-        <v>638</v>
+        <v>327</v>
       </c>
       <c r="F462" s="2" t="s">
-        <v>1820</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B463" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C463" t="s">
-        <v>1821</v>
+        <v>636</v>
       </c>
       <c r="D463" t="s">
-        <v>1822</v>
+        <v>637</v>
       </c>
       <c r="E463" s="2" t="s">
-        <v>1823</v>
+        <v>638</v>
       </c>
       <c r="F463" s="2" t="s">
         <v>1824</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C464" t="s">
         <v>1825</v>
       </c>
-      <c r="B464" t="s">
+      <c r="D464" t="s">
         <v>1826</v>
       </c>
-      <c r="C464" t="s">
+      <c r="E464" s="2" t="s">
         <v>1827</v>
       </c>
-      <c r="D464" t="s">
+      <c r="F464" s="2" t="s">
         <v>1828</v>
-      </c>
-[...4 lines deleted...]
-        <v>1830</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B465" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C465" t="s">
         <v>1831</v>
       </c>
       <c r="D465" t="s">
         <v>1832</v>
       </c>
       <c r="E465" s="2" t="s">
         <v>1833</v>
       </c>
       <c r="F465" s="2" t="s">
         <v>1834</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B466" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C466" t="s">
         <v>1835</v>
       </c>
       <c r="D466" t="s">
         <v>1836</v>
       </c>
       <c r="E466" s="2" t="s">
         <v>1837</v>
       </c>
       <c r="F466" s="2" t="s">
         <v>1838</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B467" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C467" t="s">
         <v>1839</v>
       </c>
       <c r="D467" t="s">
         <v>1840</v>
       </c>
       <c r="E467" s="2" t="s">
         <v>1841</v>
       </c>
       <c r="F467" s="2" t="s">
         <v>1842</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B468" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C468" t="s">
         <v>1843</v>
       </c>
       <c r="D468" t="s">
         <v>1844</v>
       </c>
       <c r="E468" s="2" t="s">
         <v>1845</v>
       </c>
       <c r="F468" s="2" t="s">
         <v>1846</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B469" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C469" t="s">
         <v>1847</v>
       </c>
       <c r="D469" t="s">
         <v>1848</v>
       </c>
       <c r="E469" s="2" t="s">
         <v>1849</v>
       </c>
       <c r="F469" s="2" t="s">
         <v>1850</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B470" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C470" t="s">
         <v>1851</v>
       </c>
       <c r="D470" t="s">
         <v>1852</v>
       </c>
       <c r="E470" s="2" t="s">
         <v>1853</v>
       </c>
       <c r="F470" s="2" t="s">
         <v>1854</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B471" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C471" t="s">
         <v>1855</v>
       </c>
       <c r="D471" t="s">
         <v>1856</v>
       </c>
       <c r="E471" s="2" t="s">
         <v>1857</v>
       </c>
       <c r="F471" s="2" t="s">
         <v>1858</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B472" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C472" t="s">
         <v>1859</v>
       </c>
       <c r="D472" t="s">
         <v>1860</v>
       </c>
       <c r="E472" s="2" t="s">
         <v>1861</v>
       </c>
       <c r="F472" s="2" t="s">
         <v>1862</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B473" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C473" t="s">
         <v>1863</v>
       </c>
       <c r="D473" t="s">
         <v>1864</v>
       </c>
       <c r="E473" s="2" t="s">
         <v>1865</v>
       </c>
       <c r="F473" s="2" t="s">
         <v>1866</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B474" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C474" t="s">
         <v>1867</v>
       </c>
       <c r="D474" t="s">
         <v>1868</v>
       </c>
       <c r="E474" s="2" t="s">
         <v>1869</v>
       </c>
       <c r="F474" s="2" t="s">
         <v>1870</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B475" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C475" t="s">
         <v>1871</v>
       </c>
       <c r="D475" t="s">
         <v>1872</v>
       </c>
       <c r="E475" s="2" t="s">
         <v>1873</v>
       </c>
       <c r="F475" s="2" t="s">
         <v>1874</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B476" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C476" t="s">
         <v>1875</v>
       </c>
       <c r="D476" t="s">
         <v>1876</v>
       </c>
       <c r="E476" s="2" t="s">
         <v>1877</v>
       </c>
       <c r="F476" s="2" t="s">
         <v>1878</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B477" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C477" t="s">
         <v>1879</v>
       </c>
       <c r="D477" t="s">
         <v>1880</v>
       </c>
       <c r="E477" s="2" t="s">
         <v>1881</v>
       </c>
       <c r="F477" s="2" t="s">
         <v>1882</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B478" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C478" t="s">
         <v>1883</v>
       </c>
       <c r="D478" t="s">
         <v>1884</v>
       </c>
       <c r="E478" s="2" t="s">
         <v>1885</v>
       </c>
       <c r="F478" s="2" t="s">
         <v>1886</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B479" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C479" t="s">
         <v>1887</v>
       </c>
       <c r="D479" t="s">
         <v>1888</v>
       </c>
       <c r="E479" s="2" t="s">
         <v>1889</v>
       </c>
       <c r="F479" s="2" t="s">
         <v>1890</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B480" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C480" t="s">
         <v>1891</v>
       </c>
       <c r="D480" t="s">
         <v>1892</v>
       </c>
       <c r="E480" s="2" t="s">
         <v>1893</v>
       </c>
       <c r="F480" s="2" t="s">
         <v>1894</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B481" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C481" t="s">
         <v>1895</v>
       </c>
       <c r="D481" t="s">
         <v>1896</v>
       </c>
       <c r="E481" s="2" t="s">
         <v>1897</v>
       </c>
       <c r="F481" s="2" t="s">
         <v>1898</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B482" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C482" t="s">
         <v>1899</v>
       </c>
       <c r="D482" t="s">
         <v>1900</v>
       </c>
       <c r="E482" s="2" t="s">
         <v>1901</v>
       </c>
       <c r="F482" s="2" t="s">
         <v>1902</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B483" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C483" t="s">
         <v>1903</v>
       </c>
       <c r="D483" t="s">
         <v>1904</v>
       </c>
       <c r="E483" s="2" t="s">
         <v>1905</v>
       </c>
       <c r="F483" s="2" t="s">
-        <v>1846</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B484" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C484" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="D484" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="E484" s="2" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="F484" s="2" t="s">
-        <v>1909</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B485" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C485" t="s">
         <v>1910</v>
       </c>
       <c r="D485" t="s">
         <v>1911</v>
       </c>
       <c r="E485" s="2" t="s">
         <v>1912</v>
       </c>
       <c r="F485" s="2" t="s">
         <v>1913</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B486" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C486" t="s">
         <v>1914</v>
       </c>
       <c r="D486" t="s">
         <v>1915</v>
       </c>
       <c r="E486" s="2" t="s">
         <v>1916</v>
       </c>
       <c r="F486" s="2" t="s">
         <v>1917</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B487" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C487" t="s">
         <v>1918</v>
       </c>
       <c r="D487" t="s">
         <v>1919</v>
       </c>
       <c r="E487" s="2" t="s">
         <v>1920</v>
       </c>
       <c r="F487" s="2" t="s">
         <v>1921</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B488" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C488" t="s">
         <v>1922</v>
       </c>
       <c r="D488" t="s">
         <v>1923</v>
       </c>
       <c r="E488" s="2" t="s">
         <v>1924</v>
       </c>
       <c r="F488" s="2" t="s">
         <v>1925</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B489" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C489" t="s">
         <v>1926</v>
       </c>
       <c r="D489" t="s">
         <v>1927</v>
       </c>
       <c r="E489" s="2" t="s">
         <v>1928</v>
       </c>
       <c r="F489" s="2" t="s">
         <v>1929</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B490" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C490" t="s">
         <v>1930</v>
       </c>
       <c r="D490" t="s">
         <v>1931</v>
       </c>
       <c r="E490" s="2" t="s">
         <v>1932</v>
       </c>
       <c r="F490" s="2" t="s">
         <v>1933</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B491" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C491" t="s">
         <v>1934</v>
       </c>
       <c r="D491" t="s">
         <v>1935</v>
       </c>
       <c r="E491" s="2" t="s">
         <v>1936</v>
       </c>
       <c r="F491" s="2" t="s">
         <v>1937</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B492" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C492" t="s">
         <v>1938</v>
       </c>
       <c r="D492" t="s">
         <v>1939</v>
       </c>
       <c r="E492" s="2" t="s">
         <v>1940</v>
       </c>
       <c r="F492" s="2" t="s">
         <v>1941</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B493" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C493" t="s">
         <v>1942</v>
       </c>
       <c r="D493" t="s">
         <v>1943</v>
       </c>
       <c r="E493" s="2" t="s">
         <v>1944</v>
       </c>
       <c r="F493" s="2" t="s">
         <v>1945</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B494" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C494" t="s">
         <v>1946</v>
       </c>
       <c r="D494" t="s">
         <v>1947</v>
       </c>
       <c r="E494" s="2" t="s">
         <v>1948</v>
       </c>
       <c r="F494" s="2" t="s">
         <v>1949</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B495" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C495" t="s">
         <v>1950</v>
       </c>
       <c r="D495" t="s">
-        <v>847</v>
+        <v>1951</v>
       </c>
       <c r="E495" s="2" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="F495" s="2" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B496" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C496" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="D496" t="s">
-        <v>1954</v>
+        <v>851</v>
       </c>
       <c r="E496" s="2" t="s">
         <v>1955</v>
       </c>
       <c r="F496" s="2" t="s">
         <v>1956</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B497" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C497" t="s">
         <v>1957</v>
       </c>
       <c r="D497" t="s">
         <v>1958</v>
       </c>
       <c r="E497" s="2" t="s">
         <v>1959</v>
       </c>
       <c r="F497" s="2" t="s">
         <v>1960</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B498" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C498" t="s">
         <v>1961</v>
       </c>
       <c r="D498" t="s">
         <v>1962</v>
       </c>
       <c r="E498" s="2" t="s">
         <v>1963</v>
       </c>
       <c r="F498" s="2" t="s">
         <v>1964</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B499" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C499" t="s">
         <v>1965</v>
       </c>
       <c r="D499" t="s">
         <v>1966</v>
       </c>
       <c r="E499" s="2" t="s">
         <v>1967</v>
       </c>
       <c r="F499" s="2" t="s">
         <v>1968</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B500" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C500" t="s">
         <v>1969</v>
       </c>
       <c r="D500" t="s">
         <v>1970</v>
       </c>
       <c r="E500" s="2" t="s">
         <v>1971</v>
       </c>
       <c r="F500" s="2" t="s">
         <v>1972</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B501" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C501" t="s">
         <v>1973</v>
       </c>
       <c r="D501" t="s">
         <v>1974</v>
       </c>
       <c r="E501" s="2" t="s">
         <v>1975</v>
       </c>
       <c r="F501" s="2" t="s">
         <v>1976</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B502" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C502" t="s">
         <v>1977</v>
       </c>
       <c r="D502" t="s">
         <v>1978</v>
       </c>
       <c r="E502" s="2" t="s">
         <v>1979</v>
       </c>
       <c r="F502" s="2" t="s">
         <v>1980</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B503" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C503" t="s">
         <v>1981</v>
       </c>
       <c r="D503" t="s">
         <v>1982</v>
       </c>
       <c r="E503" s="2" t="s">
         <v>1983</v>
       </c>
       <c r="F503" s="2" t="s">
         <v>1984</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B504" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C504" t="s">
         <v>1985</v>
       </c>
       <c r="D504" t="s">
         <v>1986</v>
       </c>
       <c r="E504" s="2" t="s">
         <v>1987</v>
       </c>
       <c r="F504" s="2" t="s">
         <v>1988</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B505" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C505" t="s">
         <v>1989</v>
       </c>
       <c r="D505" t="s">
         <v>1990</v>
       </c>
       <c r="E505" s="2" t="s">
         <v>1991</v>
       </c>
       <c r="F505" s="2" t="s">
         <v>1992</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B506" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C506" t="s">
         <v>1993</v>
       </c>
       <c r="D506" t="s">
         <v>1994</v>
       </c>
       <c r="E506" s="2" t="s">
         <v>1995</v>
       </c>
       <c r="F506" s="2" t="s">
         <v>1996</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B507" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C507" t="s">
         <v>1997</v>
       </c>
       <c r="D507" t="s">
         <v>1998</v>
       </c>
       <c r="E507" s="2" t="s">
         <v>1999</v>
       </c>
       <c r="F507" s="2" t="s">
         <v>2000</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C508" t="s">
         <v>2001</v>
       </c>
-      <c r="B508" t="s">
+      <c r="D508" t="s">
         <v>2002</v>
       </c>
-      <c r="C508" t="s">
+      <c r="E508" s="2" t="s">
         <v>2003</v>
       </c>
-      <c r="D508" t="s">
+      <c r="F508" s="2" t="s">
         <v>2004</v>
-      </c>
-[...4 lines deleted...]
-        <v>2006</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="B509" t="s">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="C509" t="s">
         <v>2007</v>
       </c>
       <c r="D509" t="s">
         <v>2008</v>
       </c>
       <c r="E509" s="2" t="s">
         <v>2009</v>
       </c>
       <c r="F509" s="2" t="s">
         <v>2010</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="B510" t="s">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="C510" t="s">
         <v>2011</v>
       </c>
       <c r="D510" t="s">
         <v>2012</v>
       </c>
       <c r="E510" s="2" t="s">
         <v>2013</v>
       </c>
       <c r="F510" s="2" t="s">
         <v>2014</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="B511" t="s">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="C511" t="s">
         <v>2015</v>
       </c>
       <c r="D511" t="s">
         <v>2016</v>
       </c>
       <c r="E511" s="2" t="s">
         <v>2017</v>
       </c>
       <c r="F511" s="2" t="s">
         <v>2018</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="B512" t="s">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="C512" t="s">
         <v>2019</v>
       </c>
       <c r="D512" t="s">
         <v>2020</v>
       </c>
       <c r="E512" s="2" t="s">
         <v>2021</v>
       </c>
       <c r="F512" s="2" t="s">
         <v>2022</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="B513" t="s">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="C513" t="s">
         <v>2023</v>
       </c>
       <c r="D513" t="s">
         <v>2024</v>
       </c>
       <c r="E513" s="2" t="s">
         <v>2025</v>
       </c>
       <c r="F513" s="2" t="s">
         <v>2026</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B514" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C514" t="s">
         <v>2027</v>
       </c>
-      <c r="B514" t="s">
+      <c r="D514" t="s">
         <v>2028</v>
       </c>
-      <c r="C514" t="s">
+      <c r="E514" s="2" t="s">
         <v>2029</v>
       </c>
-      <c r="D514" t="s">
+      <c r="F514" s="2" t="s">
         <v>2030</v>
-      </c>
-[...4 lines deleted...]
-        <v>2032</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="B515" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="C515" t="s">
         <v>2033</v>
       </c>
       <c r="D515" t="s">
         <v>2034</v>
       </c>
       <c r="E515" s="2" t="s">
         <v>2035</v>
       </c>
       <c r="F515" s="2" t="s">
         <v>2036</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="B516" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="C516" t="s">
         <v>2037</v>
       </c>
       <c r="D516" t="s">
         <v>2038</v>
       </c>
       <c r="E516" s="2" t="s">
         <v>2039</v>
       </c>
       <c r="F516" s="2" t="s">
         <v>2040</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="B517" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="C517" t="s">
         <v>2041</v>
       </c>
       <c r="D517" t="s">
         <v>2042</v>
       </c>
       <c r="E517" s="2" t="s">
         <v>2043</v>
       </c>
       <c r="F517" s="2" t="s">
         <v>2044</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="B518" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="C518" t="s">
         <v>2045</v>
       </c>
       <c r="D518" t="s">
         <v>2046</v>
       </c>
       <c r="E518" s="2" t="s">
         <v>2047</v>
       </c>
       <c r="F518" s="2" t="s">
         <v>2048</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="B519" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="C519" t="s">
         <v>2049</v>
       </c>
       <c r="D519" t="s">
         <v>2050</v>
       </c>
       <c r="E519" s="2" t="s">
         <v>2051</v>
       </c>
       <c r="F519" s="2" t="s">
         <v>2052</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="B520" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="C520" t="s">
         <v>2053</v>
       </c>
       <c r="D520" t="s">
         <v>2054</v>
       </c>
       <c r="E520" s="2" t="s">
         <v>2055</v>
       </c>
       <c r="F520" s="2" t="s">
         <v>2056</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="B521" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="C521" t="s">
         <v>2057</v>
       </c>
       <c r="D521" t="s">
         <v>2058</v>
       </c>
       <c r="E521" s="2" t="s">
         <v>2059</v>
       </c>
       <c r="F521" s="2" t="s">
         <v>2060</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="B522" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="C522" t="s">
         <v>2061</v>
       </c>
       <c r="D522" t="s">
         <v>2062</v>
       </c>
       <c r="E522" s="2" t="s">
         <v>2063</v>
       </c>
       <c r="F522" s="2" t="s">
         <v>2064</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="B523" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="C523" t="s">
-        <v>1969</v>
+        <v>2065</v>
       </c>
       <c r="D523" t="s">
-        <v>1970</v>
+        <v>2066</v>
       </c>
       <c r="E523" s="2" t="s">
-        <v>1971</v>
+        <v>2067</v>
       </c>
       <c r="F523" s="2" t="s">
-        <v>2065</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="B524" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="C524" t="s">
         <v>1973</v>
       </c>
       <c r="D524" t="s">
         <v>1974</v>
       </c>
       <c r="E524" s="2" t="s">
         <v>1975</v>
       </c>
       <c r="F524" s="2" t="s">
-        <v>2066</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>2067</v>
+        <v>2031</v>
       </c>
       <c r="B525" t="s">
-        <v>2068</v>
+        <v>2032</v>
       </c>
       <c r="C525" t="s">
-        <v>550</v>
+        <v>1977</v>
       </c>
       <c r="D525" t="s">
-        <v>551</v>
+        <v>1978</v>
       </c>
       <c r="E525" s="2" t="s">
-        <v>1788</v>
+        <v>1979</v>
       </c>
       <c r="F525" s="2" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B526" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="C526" t="s">
-        <v>2070</v>
+        <v>550</v>
       </c>
       <c r="D526" t="s">
-        <v>2071</v>
+        <v>551</v>
       </c>
       <c r="E526" s="2" t="s">
-        <v>2072</v>
+        <v>1792</v>
       </c>
       <c r="F526" s="2" t="s">
         <v>2073</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B527" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="C527" t="s">
         <v>2074</v>
       </c>
       <c r="D527" t="s">
         <v>2075</v>
       </c>
       <c r="E527" s="2" t="s">
         <v>2076</v>
       </c>
       <c r="F527" s="2" t="s">
         <v>2077</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B528" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="C528" t="s">
         <v>2078</v>
       </c>
       <c r="D528" t="s">
         <v>2079</v>
       </c>
       <c r="E528" s="2" t="s">
         <v>2080</v>
       </c>
       <c r="F528" s="2" t="s">
         <v>2081</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B529" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="C529" t="s">
-        <v>970</v>
+        <v>2082</v>
       </c>
       <c r="D529" t="s">
-        <v>971</v>
+        <v>2083</v>
       </c>
       <c r="E529" s="2" t="s">
-        <v>2082</v>
+        <v>2084</v>
       </c>
       <c r="F529" s="2" t="s">
-        <v>2083</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B530" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="C530" t="s">
-        <v>2084</v>
+        <v>974</v>
       </c>
       <c r="D530" t="s">
-        <v>2085</v>
+        <v>975</v>
       </c>
       <c r="E530" s="2" t="s">
         <v>2086</v>
       </c>
       <c r="F530" s="2" t="s">
         <v>2087</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B531" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="C531" t="s">
         <v>2088</v>
       </c>
       <c r="D531" t="s">
         <v>2089</v>
       </c>
       <c r="E531" s="2" t="s">
         <v>2090</v>
       </c>
       <c r="F531" s="2" t="s">
         <v>2091</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B532" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="C532" t="s">
-        <v>309</v>
+        <v>2092</v>
       </c>
       <c r="D532" t="s">
-        <v>310</v>
+        <v>2093</v>
       </c>
       <c r="E532" s="2" t="s">
-        <v>311</v>
+        <v>2094</v>
       </c>
       <c r="F532" s="2" t="s">
-        <v>2092</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B533" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="C533" t="s">
-        <v>2093</v>
+        <v>309</v>
       </c>
       <c r="D533" t="s">
-        <v>2094</v>
+        <v>310</v>
       </c>
       <c r="E533" s="2" t="s">
-        <v>2095</v>
+        <v>311</v>
       </c>
       <c r="F533" s="2" t="s">
         <v>2096</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B534" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="C534" t="s">
         <v>2097</v>
       </c>
       <c r="D534" t="s">
         <v>2098</v>
       </c>
       <c r="E534" s="2" t="s">
         <v>2099</v>
       </c>
       <c r="F534" s="2" t="s">
         <v>2100</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B535" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="C535" t="s">
         <v>2101</v>
       </c>
       <c r="D535" t="s">
         <v>2102</v>
       </c>
       <c r="E535" s="2" t="s">
         <v>2103</v>
       </c>
       <c r="F535" s="2" t="s">
         <v>2104</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B536" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="C536" t="s">
-        <v>317</v>
+        <v>2105</v>
       </c>
       <c r="D536" t="s">
-        <v>318</v>
+        <v>2106</v>
       </c>
       <c r="E536" s="2" t="s">
-        <v>319</v>
+        <v>2107</v>
       </c>
       <c r="F536" s="2" t="s">
-        <v>2105</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B537" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="C537" t="s">
-        <v>2106</v>
+        <v>317</v>
       </c>
       <c r="D537" t="s">
-        <v>2107</v>
+        <v>318</v>
       </c>
       <c r="E537" s="2" t="s">
-        <v>2108</v>
+        <v>319</v>
       </c>
       <c r="F537" s="2" t="s">
         <v>2109</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B538" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="C538" t="s">
         <v>2110</v>
       </c>
       <c r="D538" t="s">
         <v>2111</v>
       </c>
       <c r="E538" s="2" t="s">
         <v>2112</v>
       </c>
       <c r="F538" s="2" t="s">
         <v>2113</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B539" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="C539" t="s">
-        <v>321</v>
+        <v>2114</v>
       </c>
       <c r="D539" t="s">
-        <v>322</v>
+        <v>2115</v>
       </c>
       <c r="E539" s="2" t="s">
-        <v>323</v>
+        <v>2116</v>
       </c>
       <c r="F539" s="2" t="s">
-        <v>2114</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B540" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="C540" t="s">
-        <v>938</v>
+        <v>321</v>
       </c>
       <c r="D540" t="s">
-        <v>939</v>
+        <v>322</v>
       </c>
       <c r="E540" s="2" t="s">
-        <v>1253</v>
+        <v>323</v>
       </c>
       <c r="F540" s="2" t="s">
-        <v>1812</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B541" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="C541" t="s">
         <v>942</v>
       </c>
       <c r="D541" t="s">
         <v>943</v>
       </c>
       <c r="E541" s="2" t="s">
-        <v>2115</v>
+        <v>1257</v>
       </c>
       <c r="F541" s="2" t="s">
-        <v>2116</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B542" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="C542" t="s">
-        <v>325</v>
+        <v>946</v>
       </c>
       <c r="D542" t="s">
-        <v>326</v>
+        <v>947</v>
       </c>
       <c r="E542" s="2" t="s">
-        <v>327</v>
+        <v>2119</v>
       </c>
       <c r="F542" s="2" t="s">
-        <v>2117</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B543" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="C543" t="s">
-        <v>2118</v>
+        <v>325</v>
       </c>
       <c r="D543" t="s">
-        <v>2119</v>
+        <v>326</v>
       </c>
       <c r="E543" s="2" t="s">
-        <v>2120</v>
+        <v>327</v>
       </c>
       <c r="F543" s="2" t="s">
         <v>2121</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B544" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="C544" t="s">
-        <v>333</v>
+        <v>2122</v>
       </c>
       <c r="D544" t="s">
-        <v>334</v>
+        <v>2123</v>
       </c>
       <c r="E544" s="2" t="s">
-        <v>335</v>
+        <v>2124</v>
       </c>
       <c r="F544" s="2" t="s">
-        <v>2122</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>2123</v>
+        <v>2071</v>
       </c>
       <c r="B545" t="s">
-        <v>2124</v>
+        <v>2072</v>
       </c>
       <c r="C545" t="s">
-        <v>2125</v>
+        <v>333</v>
       </c>
       <c r="D545" t="s">
+        <v>334</v>
+      </c>
+      <c r="E545" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="F545" s="2" t="s">
         <v>2126</v>
-      </c>
-[...4 lines deleted...]
-        <v>2128</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="B546" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="C546" t="s">
         <v>2129</v>
       </c>
       <c r="D546" t="s">
         <v>2130</v>
       </c>
       <c r="E546" s="2" t="s">
         <v>2131</v>
       </c>
       <c r="F546" s="2" t="s">
         <v>2132</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="B547" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="C547" t="s">
         <v>2133</v>
       </c>
       <c r="D547" t="s">
         <v>2134</v>
       </c>
       <c r="E547" s="2" t="s">
         <v>2135</v>
       </c>
       <c r="F547" s="2" t="s">
         <v>2136</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="B548" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="C548" t="s">
         <v>2137</v>
       </c>
       <c r="D548" t="s">
         <v>2138</v>
       </c>
       <c r="E548" s="2" t="s">
         <v>2139</v>
       </c>
       <c r="F548" s="2" t="s">
         <v>2140</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="B549" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="C549" t="s">
         <v>2141</v>
       </c>
       <c r="D549" t="s">
         <v>2142</v>
       </c>
       <c r="E549" s="2" t="s">
         <v>2143</v>
       </c>
       <c r="F549" s="2" t="s">
         <v>2144</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="B550" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="C550" t="s">
         <v>2145</v>
       </c>
       <c r="D550" t="s">
         <v>2146</v>
       </c>
       <c r="E550" s="2" t="s">
         <v>2147</v>
       </c>
       <c r="F550" s="2" t="s">
         <v>2148</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="B551" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="C551" t="s">
         <v>2149</v>
       </c>
       <c r="D551" t="s">
         <v>2150</v>
       </c>
       <c r="E551" s="2" t="s">
         <v>2151</v>
       </c>
       <c r="F551" s="2" t="s">
         <v>2152</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="B552" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="C552" t="s">
         <v>2153</v>
       </c>
       <c r="D552" t="s">
         <v>2154</v>
       </c>
       <c r="E552" s="2" t="s">
         <v>2155</v>
       </c>
       <c r="F552" s="2" t="s">
         <v>2156</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="B553" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="C553" t="s">
         <v>2157</v>
       </c>
       <c r="D553" t="s">
         <v>2158</v>
       </c>
       <c r="E553" s="2" t="s">
         <v>2159</v>
       </c>
       <c r="F553" s="2" t="s">
         <v>2160</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="B554" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="C554" t="s">
         <v>2161</v>
       </c>
       <c r="D554" t="s">
         <v>2162</v>
       </c>
       <c r="E554" s="2" t="s">
         <v>2163</v>
       </c>
       <c r="F554" s="2" t="s">
         <v>2164</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="B555" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="C555" t="s">
         <v>2165</v>
       </c>
       <c r="D555" t="s">
         <v>2166</v>
       </c>
       <c r="E555" s="2" t="s">
         <v>2167</v>
       </c>
       <c r="F555" s="2" t="s">
         <v>2168</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="B556" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="C556" t="s">
         <v>2169</v>
       </c>
       <c r="D556" t="s">
         <v>2170</v>
       </c>
       <c r="E556" s="2" t="s">
         <v>2171</v>
       </c>
       <c r="F556" s="2" t="s">
         <v>2172</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="B557" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="C557" t="s">
         <v>2173</v>
       </c>
       <c r="D557" t="s">
         <v>2174</v>
       </c>
       <c r="E557" s="2" t="s">
         <v>2175</v>
       </c>
       <c r="F557" s="2" t="s">
         <v>2176</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="B558" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="C558" t="s">
         <v>2177</v>
       </c>
       <c r="D558" t="s">
         <v>2178</v>
       </c>
       <c r="E558" s="2" t="s">
         <v>2179</v>
       </c>
       <c r="F558" s="2" t="s">
         <v>2180</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="B559" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="C559" t="s">
         <v>2181</v>
       </c>
       <c r="D559" t="s">
         <v>2182</v>
       </c>
       <c r="E559" s="2" t="s">
         <v>2183</v>
       </c>
       <c r="F559" s="2" t="s">
         <v>2184</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B560" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C560" t="s">
         <v>2185</v>
       </c>
-      <c r="B560" t="s">
+      <c r="D560" t="s">
         <v>2186</v>
       </c>
-      <c r="C560" t="s">
+      <c r="E560" s="2" t="s">
         <v>2187</v>
       </c>
-      <c r="D560" t="s">
+      <c r="F560" s="2" t="s">
         <v>2188</v>
-      </c>
-[...4 lines deleted...]
-        <v>2190</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>2185</v>
+        <v>2189</v>
       </c>
       <c r="B561" t="s">
-        <v>2186</v>
+        <v>2190</v>
       </c>
       <c r="C561" t="s">
         <v>2191</v>
       </c>
       <c r="D561" t="s">
         <v>2192</v>
       </c>
       <c r="E561" s="2" t="s">
         <v>2193</v>
       </c>
       <c r="F561" s="2" t="s">
         <v>2194</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>2185</v>
+        <v>2189</v>
       </c>
       <c r="B562" t="s">
-        <v>2186</v>
+        <v>2190</v>
       </c>
       <c r="C562" t="s">
-        <v>321</v>
+        <v>2195</v>
       </c>
       <c r="D562" t="s">
-        <v>322</v>
+        <v>2196</v>
       </c>
       <c r="E562" s="2" t="s">
-        <v>2195</v>
+        <v>2197</v>
       </c>
       <c r="F562" s="2" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>2185</v>
+        <v>2189</v>
       </c>
       <c r="B563" t="s">
-        <v>2186</v>
+        <v>2190</v>
       </c>
       <c r="C563" t="s">
-        <v>2197</v>
+        <v>321</v>
       </c>
       <c r="D563" t="s">
-        <v>2198</v>
+        <v>322</v>
       </c>
       <c r="E563" s="2" t="s">
         <v>2199</v>
       </c>
       <c r="F563" s="2" t="s">
         <v>2200</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
+        <v>2189</v>
+      </c>
+      <c r="B564" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C564" t="s">
         <v>2201</v>
       </c>
-      <c r="B564" t="s">
+      <c r="D564" t="s">
         <v>2202</v>
       </c>
-      <c r="C564" t="s">
+      <c r="E564" s="2" t="s">
         <v>2203</v>
       </c>
-      <c r="D564" t="s">
+      <c r="F564" s="2" t="s">
         <v>2204</v>
-      </c>
-[...4 lines deleted...]
-        <v>2206</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>2201</v>
+        <v>2205</v>
       </c>
       <c r="B565" t="s">
-        <v>2202</v>
+        <v>2206</v>
       </c>
       <c r="C565" t="s">
         <v>2207</v>
       </c>
       <c r="D565" t="s">
         <v>2208</v>
       </c>
       <c r="E565" s="2" t="s">
         <v>2209</v>
       </c>
       <c r="F565" s="2" t="s">
         <v>2210</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>2201</v>
+        <v>2205</v>
       </c>
       <c r="B566" t="s">
-        <v>2202</v>
+        <v>2206</v>
       </c>
       <c r="C566" t="s">
         <v>2211</v>
       </c>
       <c r="D566" t="s">
         <v>2212</v>
       </c>
       <c r="E566" s="2" t="s">
         <v>2213</v>
       </c>
       <c r="F566" s="2" t="s">
         <v>2214</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>2201</v>
+        <v>2205</v>
       </c>
       <c r="B567" t="s">
-        <v>2202</v>
+        <v>2206</v>
       </c>
       <c r="C567" t="s">
         <v>2215</v>
       </c>
       <c r="D567" t="s">
         <v>2216</v>
       </c>
       <c r="E567" s="2" t="s">
         <v>2217</v>
       </c>
       <c r="F567" s="2" t="s">
         <v>2218</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>2201</v>
+        <v>2205</v>
       </c>
       <c r="B568" t="s">
-        <v>2202</v>
+        <v>2206</v>
       </c>
       <c r="C568" t="s">
         <v>2219</v>
       </c>
       <c r="D568" t="s">
         <v>2220</v>
       </c>
       <c r="E568" s="2" t="s">
         <v>2221</v>
       </c>
       <c r="F568" s="2" t="s">
         <v>2222</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>2201</v>
+        <v>2205</v>
       </c>
       <c r="B569" t="s">
-        <v>2202</v>
+        <v>2206</v>
       </c>
       <c r="C569" t="s">
         <v>2223</v>
       </c>
       <c r="D569" t="s">
         <v>2224</v>
       </c>
       <c r="E569" s="2" t="s">
         <v>2225</v>
       </c>
       <c r="F569" s="2" t="s">
         <v>2226</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>2201</v>
+        <v>2205</v>
       </c>
       <c r="B570" t="s">
-        <v>2202</v>
+        <v>2206</v>
       </c>
       <c r="C570" t="s">
         <v>2227</v>
       </c>
       <c r="D570" t="s">
         <v>2228</v>
       </c>
       <c r="E570" s="2" t="s">
         <v>2229</v>
       </c>
       <c r="F570" s="2" t="s">
         <v>2230</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>2201</v>
+        <v>2205</v>
       </c>
       <c r="B571" t="s">
-        <v>2202</v>
+        <v>2206</v>
       </c>
       <c r="C571" t="s">
         <v>2231</v>
       </c>
       <c r="D571" t="s">
         <v>2232</v>
       </c>
       <c r="E571" s="2" t="s">
         <v>2233</v>
       </c>
       <c r="F571" s="2" t="s">
         <v>2234</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>2201</v>
+        <v>2205</v>
       </c>
       <c r="B572" t="s">
-        <v>2202</v>
+        <v>2206</v>
       </c>
       <c r="C572" t="s">
         <v>2235</v>
       </c>
       <c r="D572" t="s">
         <v>2236</v>
       </c>
       <c r="E572" s="2" t="s">
         <v>2237</v>
       </c>
       <c r="F572" s="2" t="s">
         <v>2238</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B573" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C573" t="s">
         <v>2239</v>
       </c>
-      <c r="B573" t="s">
+      <c r="D573" t="s">
         <v>2240</v>
       </c>
-      <c r="C573" t="s">
+      <c r="E573" s="2" t="s">
         <v>2241</v>
       </c>
-      <c r="D573" t="s">
+      <c r="F573" s="2" t="s">
         <v>2242</v>
-      </c>
-[...4 lines deleted...]
-        <v>2244</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
       <c r="B574" t="s">
-        <v>2240</v>
+        <v>2244</v>
       </c>
       <c r="C574" t="s">
         <v>2245</v>
       </c>
       <c r="D574" t="s">
         <v>2246</v>
       </c>
       <c r="E574" s="2" t="s">
         <v>2247</v>
       </c>
       <c r="F574" s="2" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
       <c r="B575" t="s">
-        <v>2240</v>
+        <v>2244</v>
       </c>
       <c r="C575" t="s">
         <v>2249</v>
       </c>
       <c r="D575" t="s">
         <v>2250</v>
       </c>
       <c r="E575" s="2" t="s">
         <v>2251</v>
       </c>
       <c r="F575" s="2" t="s">
         <v>2252</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
       <c r="B576" t="s">
-        <v>2240</v>
+        <v>2244</v>
       </c>
       <c r="C576" t="s">
         <v>2253</v>
       </c>
       <c r="D576" t="s">
         <v>2254</v>
       </c>
       <c r="E576" s="2" t="s">
         <v>2255</v>
       </c>
       <c r="F576" s="2" t="s">
         <v>2256</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
       <c r="B577" t="s">
-        <v>2240</v>
+        <v>2244</v>
       </c>
       <c r="C577" t="s">
         <v>2257</v>
       </c>
       <c r="D577" t="s">
         <v>2258</v>
       </c>
       <c r="E577" s="2" t="s">
         <v>2259</v>
       </c>
       <c r="F577" s="2" t="s">
         <v>2260</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
       <c r="B578" t="s">
-        <v>2240</v>
+        <v>2244</v>
       </c>
       <c r="C578" t="s">
         <v>2261</v>
       </c>
       <c r="D578" t="s">
         <v>2262</v>
       </c>
       <c r="E578" s="2" t="s">
         <v>2263</v>
       </c>
       <c r="F578" s="2" t="s">
         <v>2264</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
       <c r="B579" t="s">
-        <v>2240</v>
+        <v>2244</v>
       </c>
       <c r="C579" t="s">
         <v>2265</v>
       </c>
       <c r="D579" t="s">
         <v>2266</v>
       </c>
       <c r="E579" s="2" t="s">
         <v>2267</v>
       </c>
       <c r="F579" s="2" t="s">
         <v>2268</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
       <c r="B580" t="s">
-        <v>2240</v>
+        <v>2244</v>
       </c>
       <c r="C580" t="s">
         <v>2269</v>
       </c>
       <c r="D580" t="s">
         <v>2270</v>
       </c>
       <c r="E580" s="2" t="s">
         <v>2271</v>
       </c>
       <c r="F580" s="2" t="s">
         <v>2272</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
       <c r="B581" t="s">
-        <v>2240</v>
+        <v>2244</v>
       </c>
       <c r="C581" t="s">
         <v>2273</v>
       </c>
       <c r="D581" t="s">
         <v>2274</v>
       </c>
       <c r="E581" s="2" t="s">
         <v>2275</v>
       </c>
       <c r="F581" s="2" t="s">
         <v>2276</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
       <c r="B582" t="s">
-        <v>2240</v>
+        <v>2244</v>
       </c>
       <c r="C582" t="s">
         <v>2277</v>
       </c>
       <c r="D582" t="s">
         <v>2278</v>
       </c>
       <c r="E582" s="2" t="s">
         <v>2279</v>
       </c>
       <c r="F582" s="2" t="s">
         <v>2280</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
       <c r="B583" t="s">
-        <v>2240</v>
+        <v>2244</v>
       </c>
       <c r="C583" t="s">
         <v>2281</v>
       </c>
       <c r="D583" t="s">
         <v>2282</v>
       </c>
       <c r="E583" s="2" t="s">
         <v>2283</v>
       </c>
       <c r="F583" s="2" t="s">
         <v>2284</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
       <c r="B584" t="s">
-        <v>2240</v>
+        <v>2244</v>
       </c>
       <c r="C584" t="s">
         <v>2285</v>
       </c>
       <c r="D584" t="s">
         <v>2286</v>
       </c>
       <c r="E584" s="2" t="s">
         <v>2287</v>
       </c>
       <c r="F584" s="2" t="s">
         <v>2288</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
       <c r="B585" t="s">
-        <v>2240</v>
+        <v>2244</v>
       </c>
       <c r="C585" t="s">
         <v>2289</v>
       </c>
       <c r="D585" t="s">
         <v>2290</v>
       </c>
       <c r="E585" s="2" t="s">
         <v>2291</v>
       </c>
       <c r="F585" s="2" t="s">
         <v>2292</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
       <c r="B586" t="s">
-        <v>2240</v>
+        <v>2244</v>
       </c>
       <c r="C586" t="s">
         <v>2293</v>
       </c>
       <c r="D586" t="s">
         <v>2294</v>
       </c>
       <c r="E586" s="2" t="s">
         <v>2295</v>
       </c>
       <c r="F586" s="2" t="s">
         <v>2296</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
       <c r="B587" t="s">
-        <v>2240</v>
+        <v>2244</v>
       </c>
       <c r="C587" t="s">
         <v>2297</v>
       </c>
       <c r="D587" t="s">
         <v>2298</v>
       </c>
       <c r="E587" s="2" t="s">
         <v>2299</v>
       </c>
       <c r="F587" s="2" t="s">
         <v>2300</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
       <c r="B588" t="s">
-        <v>2240</v>
+        <v>2244</v>
       </c>
       <c r="C588" t="s">
         <v>2301</v>
       </c>
       <c r="D588" t="s">
         <v>2302</v>
       </c>
       <c r="E588" s="2" t="s">
         <v>2303</v>
       </c>
       <c r="F588" s="2" t="s">
         <v>2304</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
       <c r="B589" t="s">
-        <v>2240</v>
+        <v>2244</v>
       </c>
       <c r="C589" t="s">
         <v>2305</v>
       </c>
       <c r="D589" t="s">
         <v>2306</v>
       </c>
       <c r="E589" s="2" t="s">
         <v>2307</v>
       </c>
       <c r="F589" s="2" t="s">
         <v>2308</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
       <c r="B590" t="s">
-        <v>2240</v>
+        <v>2244</v>
       </c>
       <c r="C590" t="s">
         <v>2309</v>
       </c>
       <c r="D590" t="s">
         <v>2310</v>
       </c>
       <c r="E590" s="2" t="s">
         <v>2311</v>
       </c>
       <c r="F590" s="2" t="s">
         <v>2312</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B591" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C591" t="s">
         <v>2313</v>
       </c>
-      <c r="B591" t="s">
+      <c r="D591" t="s">
         <v>2314</v>
       </c>
-      <c r="C591" t="s">
+      <c r="E591" s="2" t="s">
         <v>2315</v>
       </c>
-      <c r="D591" t="s">
+      <c r="F591" s="2" t="s">
         <v>2316</v>
-      </c>
-[...4 lines deleted...]
-        <v>2318</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>2313</v>
+        <v>2317</v>
       </c>
       <c r="B592" t="s">
-        <v>2314</v>
+        <v>2318</v>
       </c>
       <c r="C592" t="s">
         <v>2319</v>
       </c>
       <c r="D592" t="s">
         <v>2320</v>
       </c>
       <c r="E592" s="2" t="s">
         <v>2321</v>
       </c>
       <c r="F592" s="2" t="s">
         <v>2322</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>2313</v>
+        <v>2317</v>
       </c>
       <c r="B593" t="s">
-        <v>2314</v>
+        <v>2318</v>
       </c>
       <c r="C593" t="s">
         <v>2323</v>
       </c>
       <c r="D593" t="s">
         <v>2324</v>
       </c>
       <c r="E593" s="2" t="s">
         <v>2325</v>
       </c>
       <c r="F593" s="2" t="s">
         <v>2326</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>2313</v>
+        <v>2317</v>
       </c>
       <c r="B594" t="s">
-        <v>2314</v>
+        <v>2318</v>
       </c>
       <c r="C594" t="s">
-        <v>317</v>
+        <v>2327</v>
       </c>
       <c r="D594" t="s">
-        <v>318</v>
+        <v>2328</v>
       </c>
       <c r="E594" s="2" t="s">
-        <v>319</v>
+        <v>2329</v>
       </c>
       <c r="F594" s="2" t="s">
-        <v>2327</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>2313</v>
+        <v>2317</v>
       </c>
       <c r="B595" t="s">
-        <v>2314</v>
+        <v>2318</v>
       </c>
       <c r="C595" t="s">
-        <v>2328</v>
+        <v>317</v>
       </c>
       <c r="D595" t="s">
-        <v>2329</v>
+        <v>318</v>
       </c>
       <c r="E595" s="2" t="s">
-        <v>2330</v>
+        <v>319</v>
       </c>
       <c r="F595" s="2" t="s">
         <v>2331</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B596" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C596" t="s">
         <v>2332</v>
       </c>
-      <c r="B596" t="s">
+      <c r="D596" t="s">
         <v>2333</v>
       </c>
-      <c r="C596" t="s">
+      <c r="E596" s="2" t="s">
         <v>2334</v>
       </c>
-      <c r="D596" t="s">
+      <c r="F596" s="2" t="s">
         <v>2335</v>
-      </c>
-[...4 lines deleted...]
-        <v>2337</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="B597" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
       <c r="C597" t="s">
         <v>2338</v>
       </c>
       <c r="D597" t="s">
         <v>2339</v>
       </c>
       <c r="E597" s="2" t="s">
         <v>2340</v>
       </c>
       <c r="F597" s="2" t="s">
         <v>2341</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="B598" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
       <c r="C598" t="s">
         <v>2342</v>
       </c>
       <c r="D598" t="s">
         <v>2343</v>
       </c>
       <c r="E598" s="2" t="s">
         <v>2344</v>
       </c>
       <c r="F598" s="2" t="s">
         <v>2345</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="B599" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
       <c r="C599" t="s">
         <v>2346</v>
       </c>
       <c r="D599" t="s">
         <v>2347</v>
       </c>
       <c r="E599" s="2" t="s">
         <v>2348</v>
       </c>
       <c r="F599" s="2" t="s">
         <v>2349</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="B600" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
       <c r="C600" t="s">
         <v>2350</v>
       </c>
       <c r="D600" t="s">
         <v>2351</v>
       </c>
       <c r="E600" s="2" t="s">
         <v>2352</v>
       </c>
       <c r="F600" s="2" t="s">
         <v>2353</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="B601" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
       <c r="C601" t="s">
         <v>2354</v>
       </c>
       <c r="D601" t="s">
         <v>2355</v>
       </c>
       <c r="E601" s="2" t="s">
         <v>2356</v>
       </c>
       <c r="F601" s="2" t="s">
         <v>2357</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="B602" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
       <c r="C602" t="s">
         <v>2358</v>
       </c>
       <c r="D602" t="s">
         <v>2359</v>
       </c>
       <c r="E602" s="2" t="s">
         <v>2360</v>
       </c>
       <c r="F602" s="2" t="s">
         <v>2361</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="B603" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
       <c r="C603" t="s">
         <v>2362</v>
       </c>
       <c r="D603" t="s">
         <v>2363</v>
       </c>
       <c r="E603" s="2" t="s">
         <v>2364</v>
       </c>
       <c r="F603" s="2" t="s">
         <v>2365</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="B604" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
       <c r="C604" t="s">
         <v>2366</v>
       </c>
       <c r="D604" t="s">
         <v>2367</v>
       </c>
       <c r="E604" s="2" t="s">
         <v>2368</v>
       </c>
       <c r="F604" s="2" t="s">
         <v>2369</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="B605" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
       <c r="C605" t="s">
         <v>2370</v>
       </c>
       <c r="D605" t="s">
         <v>2371</v>
       </c>
       <c r="E605" s="2" t="s">
         <v>2372</v>
       </c>
       <c r="F605" s="2" t="s">
         <v>2373</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="B606" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
       <c r="C606" t="s">
-        <v>946</v>
+        <v>2374</v>
       </c>
       <c r="D606" t="s">
-        <v>947</v>
+        <v>2375</v>
       </c>
       <c r="E606" s="2" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
       <c r="F606" s="2" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="B607" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
       <c r="C607" t="s">
-        <v>2376</v>
+        <v>950</v>
       </c>
       <c r="D607" t="s">
-        <v>2377</v>
+        <v>951</v>
       </c>
       <c r="E607" s="2" t="s">
         <v>2378</v>
       </c>
       <c r="F607" s="2" t="s">
         <v>2379</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="B608" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
       <c r="C608" t="s">
         <v>2380</v>
       </c>
       <c r="D608" t="s">
         <v>2381</v>
       </c>
       <c r="E608" s="2" t="s">
         <v>2382</v>
       </c>
       <c r="F608" s="2" t="s">
         <v>2383</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="B609" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
       <c r="C609" t="s">
         <v>2384</v>
       </c>
       <c r="D609" t="s">
         <v>2385</v>
       </c>
       <c r="E609" s="2" t="s">
         <v>2386</v>
       </c>
       <c r="F609" s="2" t="s">
         <v>2387</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="B610" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
       <c r="C610" t="s">
         <v>2388</v>
       </c>
       <c r="D610" t="s">
         <v>2389</v>
       </c>
       <c r="E610" s="2" t="s">
         <v>2390</v>
       </c>
       <c r="F610" s="2" t="s">
         <v>2391</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B611" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C611" t="s">
         <v>2392</v>
       </c>
-      <c r="B611" t="s">
+      <c r="D611" t="s">
         <v>2393</v>
       </c>
-      <c r="C611" t="s">
+      <c r="E611" s="2" t="s">
         <v>2394</v>
       </c>
-      <c r="D611" t="s">
+      <c r="F611" s="2" t="s">
         <v>2395</v>
-      </c>
-[...4 lines deleted...]
-        <v>2397</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>2392</v>
+        <v>2396</v>
       </c>
       <c r="B612" t="s">
-        <v>2393</v>
+        <v>2397</v>
       </c>
       <c r="C612" t="s">
         <v>2398</v>
       </c>
       <c r="D612" t="s">
         <v>2399</v>
       </c>
       <c r="E612" s="2" t="s">
         <v>2400</v>
       </c>
       <c r="F612" s="2" t="s">
         <v>2401</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>2392</v>
+        <v>2396</v>
       </c>
       <c r="B613" t="s">
-        <v>2393</v>
+        <v>2397</v>
       </c>
       <c r="C613" t="s">
         <v>2402</v>
       </c>
       <c r="D613" t="s">
         <v>2403</v>
       </c>
       <c r="E613" s="2" t="s">
         <v>2404</v>
       </c>
       <c r="F613" s="2" t="s">
         <v>2405</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>2392</v>
+        <v>2396</v>
       </c>
       <c r="B614" t="s">
-        <v>2393</v>
+        <v>2397</v>
       </c>
       <c r="C614" t="s">
         <v>2406</v>
       </c>
       <c r="D614" t="s">
         <v>2407</v>
       </c>
       <c r="E614" s="2" t="s">
         <v>2408</v>
       </c>
       <c r="F614" s="2" t="s">
         <v>2409</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>2392</v>
+        <v>2396</v>
       </c>
       <c r="B615" t="s">
-        <v>2393</v>
+        <v>2397</v>
       </c>
       <c r="C615" t="s">
         <v>2410</v>
       </c>
       <c r="D615" t="s">
         <v>2411</v>
       </c>
       <c r="E615" s="2" t="s">
         <v>2412</v>
       </c>
       <c r="F615" s="2" t="s">
         <v>2413</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>2392</v>
+        <v>2396</v>
       </c>
       <c r="B616" t="s">
-        <v>2393</v>
+        <v>2397</v>
       </c>
       <c r="C616" t="s">
         <v>2414</v>
       </c>
       <c r="D616" t="s">
         <v>2415</v>
       </c>
       <c r="E616" s="2" t="s">
         <v>2416</v>
       </c>
       <c r="F616" s="2" t="s">
         <v>2417</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B617" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C617" t="s">
         <v>2418</v>
       </c>
-      <c r="B617" t="s">
+      <c r="D617" t="s">
         <v>2419</v>
       </c>
-      <c r="C617" t="s">
+      <c r="E617" s="2" t="s">
         <v>2420</v>
       </c>
-      <c r="D617" t="s">
+      <c r="F617" s="2" t="s">
         <v>2421</v>
-      </c>
-[...4 lines deleted...]
-        <v>2423</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B618" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C618" t="s">
         <v>2424</v>
       </c>
       <c r="D618" t="s">
         <v>2425</v>
       </c>
       <c r="E618" s="2" t="s">
         <v>2426</v>
       </c>
       <c r="F618" s="2" t="s">
         <v>2427</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B619" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C619" t="s">
         <v>2428</v>
       </c>
       <c r="D619" t="s">
         <v>2429</v>
       </c>
       <c r="E619" s="2" t="s">
         <v>2430</v>
       </c>
       <c r="F619" s="2" t="s">
         <v>2431</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B620" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C620" t="s">
         <v>2432</v>
       </c>
       <c r="D620" t="s">
         <v>2433</v>
       </c>
       <c r="E620" s="2" t="s">
         <v>2434</v>
       </c>
       <c r="F620" s="2" t="s">
         <v>2435</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B621" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C621" t="s">
         <v>2436</v>
       </c>
       <c r="D621" t="s">
         <v>2437</v>
       </c>
       <c r="E621" s="2" t="s">
         <v>2438</v>
       </c>
       <c r="F621" s="2" t="s">
         <v>2439</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B622" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C622" t="s">
         <v>2440</v>
       </c>
       <c r="D622" t="s">
         <v>2441</v>
       </c>
       <c r="E622" s="2" t="s">
         <v>2442</v>
       </c>
       <c r="F622" s="2" t="s">
         <v>2443</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B623" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C623" t="s">
         <v>2444</v>
       </c>
       <c r="D623" t="s">
         <v>2445</v>
       </c>
       <c r="E623" s="2" t="s">
         <v>2446</v>
       </c>
       <c r="F623" s="2" t="s">
         <v>2447</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B624" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C624" t="s">
         <v>2448</v>
       </c>
       <c r="D624" t="s">
         <v>2449</v>
       </c>
       <c r="E624" s="2" t="s">
         <v>2450</v>
       </c>
       <c r="F624" s="2" t="s">
         <v>2451</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B625" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C625" t="s">
         <v>2452</v>
       </c>
       <c r="D625" t="s">
         <v>2453</v>
       </c>
       <c r="E625" s="2" t="s">
         <v>2454</v>
       </c>
       <c r="F625" s="2" t="s">
         <v>2455</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B626" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C626" t="s">
         <v>2456</v>
       </c>
       <c r="D626" t="s">
         <v>2457</v>
       </c>
       <c r="E626" s="2" t="s">
         <v>2458</v>
       </c>
       <c r="F626" s="2" t="s">
         <v>2459</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B627" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C627" t="s">
         <v>2460</v>
       </c>
       <c r="D627" t="s">
         <v>2461</v>
       </c>
       <c r="E627" s="2" t="s">
         <v>2462</v>
       </c>
       <c r="F627" s="2" t="s">
         <v>2463</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B628" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C628" t="s">
         <v>2464</v>
       </c>
       <c r="D628" t="s">
-        <v>1609</v>
+        <v>2465</v>
       </c>
       <c r="E628" s="2" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
       <c r="F628" s="2" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B629" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C629" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
       <c r="D629" t="s">
-        <v>2468</v>
+        <v>1613</v>
       </c>
       <c r="E629" s="2" t="s">
         <v>2469</v>
       </c>
       <c r="F629" s="2" t="s">
         <v>2470</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B630" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C630" t="s">
         <v>2471</v>
       </c>
       <c r="D630" t="s">
         <v>2472</v>
       </c>
       <c r="E630" s="2" t="s">
         <v>2473</v>
       </c>
       <c r="F630" s="2" t="s">
         <v>2474</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B631" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C631" t="s">
         <v>2475</v>
       </c>
       <c r="D631" t="s">
         <v>2476</v>
       </c>
       <c r="E631" s="2" t="s">
         <v>2477</v>
       </c>
       <c r="F631" s="2" t="s">
         <v>2478</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B632" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C632" t="s">
         <v>2479</v>
       </c>
       <c r="D632" t="s">
         <v>2480</v>
       </c>
       <c r="E632" s="2" t="s">
         <v>2481</v>
       </c>
       <c r="F632" s="2" t="s">
         <v>2482</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B633" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C633" t="s">
         <v>2483</v>
       </c>
       <c r="D633" t="s">
         <v>2484</v>
       </c>
       <c r="E633" s="2" t="s">
         <v>2485</v>
       </c>
       <c r="F633" s="2" t="s">
         <v>2486</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B634" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C634" t="s">
         <v>2487</v>
       </c>
       <c r="D634" t="s">
-        <v>1655</v>
+        <v>2488</v>
       </c>
       <c r="E634" s="2" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
       <c r="F634" s="2" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B635" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C635" t="s">
-        <v>2490</v>
+        <v>2491</v>
       </c>
       <c r="D635" t="s">
-        <v>2491</v>
+        <v>1659</v>
       </c>
       <c r="E635" s="2" t="s">
         <v>2492</v>
       </c>
       <c r="F635" s="2" t="s">
         <v>2493</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B636" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C636" t="s">
         <v>2494</v>
       </c>
       <c r="D636" t="s">
         <v>2495</v>
       </c>
       <c r="E636" s="2" t="s">
         <v>2496</v>
       </c>
       <c r="F636" s="2" t="s">
         <v>2497</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B637" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C637" t="s">
         <v>2498</v>
       </c>
       <c r="D637" t="s">
         <v>2499</v>
       </c>
       <c r="E637" s="2" t="s">
         <v>2500</v>
       </c>
       <c r="F637" s="2" t="s">
         <v>2501</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
+        <v>2422</v>
+      </c>
+      <c r="B638" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C638" t="s">
         <v>2502</v>
       </c>
-      <c r="B638" t="s">
+      <c r="D638" t="s">
         <v>2503</v>
       </c>
-      <c r="C638" t="s">
+      <c r="E638" s="2" t="s">
         <v>2504</v>
       </c>
-      <c r="D638" t="s">
+      <c r="F638" s="2" t="s">
         <v>2505</v>
-      </c>
-[...4 lines deleted...]
-        <v>2507</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B639" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C639" t="s">
         <v>2508</v>
       </c>
       <c r="D639" t="s">
         <v>2509</v>
       </c>
       <c r="E639" s="2" t="s">
         <v>2510</v>
       </c>
       <c r="F639" s="2" t="s">
         <v>2511</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B640" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C640" t="s">
         <v>2512</v>
       </c>
       <c r="D640" t="s">
         <v>2513</v>
       </c>
       <c r="E640" s="2" t="s">
         <v>2514</v>
       </c>
       <c r="F640" s="2" t="s">
         <v>2515</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B641" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C641" t="s">
         <v>2516</v>
       </c>
       <c r="D641" t="s">
         <v>2517</v>
       </c>
       <c r="E641" s="2" t="s">
         <v>2518</v>
       </c>
       <c r="F641" s="2" t="s">
         <v>2519</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B642" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C642" t="s">
         <v>2520</v>
       </c>
       <c r="D642" t="s">
         <v>2521</v>
       </c>
       <c r="E642" s="2" t="s">
         <v>2522</v>
       </c>
       <c r="F642" s="2" t="s">
         <v>2523</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B643" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C643" t="s">
         <v>2524</v>
       </c>
       <c r="D643" t="s">
         <v>2525</v>
       </c>
       <c r="E643" s="2" t="s">
         <v>2526</v>
       </c>
       <c r="F643" s="2" t="s">
         <v>2527</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B644" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C644" t="s">
         <v>2528</v>
       </c>
       <c r="D644" t="s">
         <v>2529</v>
       </c>
       <c r="E644" s="2" t="s">
         <v>2530</v>
       </c>
       <c r="F644" s="2" t="s">
         <v>2531</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B645" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C645" t="s">
         <v>2532</v>
       </c>
       <c r="D645" t="s">
         <v>2533</v>
       </c>
       <c r="E645" s="2" t="s">
         <v>2534</v>
       </c>
       <c r="F645" s="2" t="s">
         <v>2535</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B646" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C646" t="s">
         <v>2536</v>
       </c>
       <c r="D646" t="s">
         <v>2537</v>
       </c>
       <c r="E646" s="2" t="s">
         <v>2538</v>
       </c>
       <c r="F646" s="2" t="s">
         <v>2539</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B647" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C647" t="s">
         <v>2540</v>
       </c>
       <c r="D647" t="s">
         <v>2541</v>
       </c>
       <c r="E647" s="2" t="s">
         <v>2542</v>
       </c>
       <c r="F647" s="2" t="s">
         <v>2543</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B648" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C648" t="s">
         <v>2544</v>
       </c>
       <c r="D648" t="s">
         <v>2545</v>
       </c>
       <c r="E648" s="2" t="s">
         <v>2546</v>
       </c>
       <c r="F648" s="2" t="s">
         <v>2547</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B649" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C649" t="s">
         <v>2548</v>
       </c>
       <c r="D649" t="s">
         <v>2549</v>
       </c>
       <c r="E649" s="2" t="s">
         <v>2550</v>
       </c>
       <c r="F649" s="2" t="s">
         <v>2551</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B650" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C650" t="s">
         <v>2552</v>
       </c>
       <c r="D650" t="s">
         <v>2553</v>
       </c>
       <c r="E650" s="2" t="s">
         <v>2554</v>
       </c>
       <c r="F650" s="2" t="s">
         <v>2555</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B651" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C651" t="s">
         <v>2556</v>
       </c>
       <c r="D651" t="s">
         <v>2557</v>
       </c>
       <c r="E651" s="2" t="s">
         <v>2558</v>
       </c>
       <c r="F651" s="2" t="s">
         <v>2559</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B652" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C652" t="s">
         <v>2560</v>
       </c>
       <c r="D652" t="s">
         <v>2561</v>
       </c>
       <c r="E652" s="2" t="s">
         <v>2562</v>
       </c>
       <c r="F652" s="2" t="s">
         <v>2563</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B653" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C653" t="s">
         <v>2564</v>
       </c>
       <c r="D653" t="s">
         <v>2565</v>
       </c>
       <c r="E653" s="2" t="s">
         <v>2566</v>
       </c>
       <c r="F653" s="2" t="s">
         <v>2567</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B654" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C654" t="s">
         <v>2568</v>
       </c>
       <c r="D654" t="s">
         <v>2569</v>
       </c>
       <c r="E654" s="2" t="s">
         <v>2570</v>
       </c>
       <c r="F654" s="2" t="s">
         <v>2571</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B655" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C655" t="s">
         <v>2572</v>
       </c>
       <c r="D655" t="s">
         <v>2573</v>
       </c>
       <c r="E655" s="2" t="s">
         <v>2574</v>
       </c>
       <c r="F655" s="2" t="s">
         <v>2575</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B656" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C656" t="s">
         <v>2576</v>
       </c>
       <c r="D656" t="s">
         <v>2577</v>
       </c>
       <c r="E656" s="2" t="s">
         <v>2578</v>
       </c>
       <c r="F656" s="2" t="s">
         <v>2579</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B657" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C657" t="s">
-        <v>69</v>
+        <v>2580</v>
       </c>
       <c r="D657" t="s">
-        <v>70</v>
+        <v>2581</v>
       </c>
       <c r="E657" s="2" t="s">
-        <v>2580</v>
+        <v>2582</v>
       </c>
       <c r="F657" s="2" t="s">
-        <v>2581</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B658" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C658" t="s">
-        <v>2582</v>
+        <v>69</v>
       </c>
       <c r="D658" t="s">
-        <v>2583</v>
+        <v>70</v>
       </c>
       <c r="E658" s="2" t="s">
         <v>2584</v>
       </c>
       <c r="F658" s="2" t="s">
         <v>2585</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B659" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C659" t="s">
         <v>2586</v>
       </c>
       <c r="D659" t="s">
         <v>2587</v>
       </c>
       <c r="E659" s="2" t="s">
         <v>2588</v>
       </c>
       <c r="F659" s="2" t="s">
         <v>2589</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B660" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C660" t="s">
         <v>2590</v>
       </c>
       <c r="D660" t="s">
         <v>2591</v>
       </c>
       <c r="E660" s="2" t="s">
         <v>2592</v>
       </c>
       <c r="F660" s="2" t="s">
         <v>2593</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B661" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C661" t="s">
         <v>2594</v>
       </c>
       <c r="D661" t="s">
         <v>2595</v>
       </c>
       <c r="E661" s="2" t="s">
         <v>2596</v>
       </c>
       <c r="F661" s="2" t="s">
         <v>2597</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B662" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C662" t="s">
         <v>2598</v>
       </c>
       <c r="D662" t="s">
         <v>2599</v>
       </c>
       <c r="E662" s="2" t="s">
         <v>2600</v>
       </c>
       <c r="F662" s="2" t="s">
         <v>2601</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B663" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C663" t="s">
         <v>2602</v>
       </c>
       <c r="D663" t="s">
         <v>2603</v>
       </c>
       <c r="E663" s="2" t="s">
         <v>2604</v>
       </c>
       <c r="F663" s="2" t="s">
         <v>2605</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="B664" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="C664" t="s">
         <v>2606</v>
       </c>
       <c r="D664" t="s">
         <v>2607</v>
       </c>
       <c r="E664" s="2" t="s">
         <v>2608</v>
       </c>
       <c r="F664" s="2" t="s">
         <v>2609</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B665" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C665" t="s">
         <v>2610</v>
       </c>
-      <c r="B665" t="s">
+      <c r="D665" t="s">
         <v>2611</v>
       </c>
-      <c r="C665" t="s">
+      <c r="E665" s="2" t="s">
         <v>2612</v>
       </c>
-      <c r="D665" t="s">
+      <c r="F665" s="2" t="s">
         <v>2613</v>
-      </c>
-[...4 lines deleted...]
-        <v>2615</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2610</v>
+        <v>2614</v>
       </c>
       <c r="B666" t="s">
-        <v>2611</v>
+        <v>2615</v>
       </c>
       <c r="C666" t="s">
-        <v>1424</v>
+        <v>2616</v>
       </c>
       <c r="D666" t="s">
-        <v>1425</v>
+        <v>2617</v>
       </c>
       <c r="E666" s="2" t="s">
-        <v>2616</v>
+        <v>2618</v>
       </c>
       <c r="F666" s="2" t="s">
-        <v>2617</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>2610</v>
+        <v>2614</v>
       </c>
       <c r="B667" t="s">
-        <v>2611</v>
+        <v>2615</v>
       </c>
       <c r="C667" t="s">
-        <v>2618</v>
+        <v>1428</v>
       </c>
       <c r="D667" t="s">
-        <v>2619</v>
+        <v>1429</v>
       </c>
       <c r="E667" s="2" t="s">
         <v>2620</v>
       </c>
       <c r="F667" s="2" t="s">
         <v>2621</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B668" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C668" t="s">
         <v>2622</v>
       </c>
-      <c r="B668" t="s">
+      <c r="D668" t="s">
         <v>2623</v>
       </c>
-      <c r="C668" t="s">
+      <c r="E668" s="2" t="s">
         <v>2624</v>
       </c>
-      <c r="D668" t="s">
+      <c r="F668" s="2" t="s">
         <v>2625</v>
-      </c>
-[...4 lines deleted...]
-        <v>2627</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B669" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C669" t="s">
         <v>2628</v>
       </c>
       <c r="D669" t="s">
         <v>2629</v>
       </c>
       <c r="E669" s="2" t="s">
         <v>2630</v>
       </c>
       <c r="F669" s="2" t="s">
         <v>2631</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B670" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C670" t="s">
         <v>2632</v>
       </c>
       <c r="D670" t="s">
         <v>2633</v>
       </c>
       <c r="E670" s="2" t="s">
         <v>2634</v>
       </c>
       <c r="F670" s="2" t="s">
         <v>2635</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B671" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C671" t="s">
         <v>2636</v>
       </c>
       <c r="D671" t="s">
         <v>2637</v>
       </c>
       <c r="E671" s="2" t="s">
         <v>2638</v>
       </c>
       <c r="F671" s="2" t="s">
         <v>2639</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B672" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C672" t="s">
         <v>2640</v>
       </c>
       <c r="D672" t="s">
         <v>2641</v>
       </c>
       <c r="E672" s="2" t="s">
         <v>2642</v>
       </c>
       <c r="F672" s="2" t="s">
         <v>2643</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B673" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C673" t="s">
         <v>2644</v>
       </c>
       <c r="D673" t="s">
         <v>2645</v>
       </c>
       <c r="E673" s="2" t="s">
         <v>2646</v>
       </c>
       <c r="F673" s="2" t="s">
         <v>2647</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B674" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C674" t="s">
         <v>2648</v>
       </c>
       <c r="D674" t="s">
         <v>2649</v>
       </c>
       <c r="E674" s="2" t="s">
         <v>2650</v>
       </c>
       <c r="F674" s="2" t="s">
         <v>2651</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B675" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C675" t="s">
         <v>2652</v>
       </c>
       <c r="D675" t="s">
         <v>2653</v>
       </c>
       <c r="E675" s="2" t="s">
         <v>2654</v>
       </c>
       <c r="F675" s="2" t="s">
         <v>2655</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B676" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C676" t="s">
         <v>2656</v>
       </c>
       <c r="D676" t="s">
         <v>2657</v>
       </c>
       <c r="E676" s="2" t="s">
         <v>2658</v>
       </c>
       <c r="F676" s="2" t="s">
         <v>2659</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B677" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C677" t="s">
         <v>2660</v>
       </c>
       <c r="D677" t="s">
         <v>2661</v>
       </c>
       <c r="E677" s="2" t="s">
         <v>2662</v>
       </c>
       <c r="F677" s="2" t="s">
         <v>2663</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B678" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C678" t="s">
         <v>2664</v>
       </c>
       <c r="D678" t="s">
         <v>2665</v>
       </c>
       <c r="E678" s="2" t="s">
         <v>2666</v>
       </c>
       <c r="F678" s="2" t="s">
         <v>2667</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B679" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C679" t="s">
         <v>2668</v>
       </c>
       <c r="D679" t="s">
         <v>2669</v>
       </c>
       <c r="E679" s="2" t="s">
         <v>2670</v>
       </c>
       <c r="F679" s="2" t="s">
         <v>2671</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B680" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C680" t="s">
         <v>2672</v>
       </c>
       <c r="D680" t="s">
         <v>2673</v>
       </c>
       <c r="E680" s="2" t="s">
         <v>2674</v>
       </c>
       <c r="F680" s="2" t="s">
         <v>2675</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B681" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C681" t="s">
         <v>2676</v>
       </c>
       <c r="D681" t="s">
         <v>2677</v>
       </c>
       <c r="E681" s="2" t="s">
         <v>2678</v>
       </c>
       <c r="F681" s="2" t="s">
         <v>2679</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B682" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C682" t="s">
         <v>2680</v>
       </c>
       <c r="D682" t="s">
         <v>2681</v>
       </c>
       <c r="E682" s="2" t="s">
         <v>2682</v>
       </c>
       <c r="F682" s="2" t="s">
         <v>2683</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B683" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C683" t="s">
         <v>2684</v>
       </c>
       <c r="D683" t="s">
         <v>2685</v>
       </c>
       <c r="E683" s="2" t="s">
         <v>2686</v>
       </c>
       <c r="F683" s="2" t="s">
         <v>2687</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B684" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C684" t="s">
         <v>2688</v>
       </c>
       <c r="D684" t="s">
         <v>2689</v>
       </c>
       <c r="E684" s="2" t="s">
         <v>2690</v>
       </c>
       <c r="F684" s="2" t="s">
         <v>2691</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B685" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C685" t="s">
         <v>2692</v>
       </c>
       <c r="D685" t="s">
         <v>2693</v>
       </c>
       <c r="E685" s="2" t="s">
         <v>2694</v>
       </c>
       <c r="F685" s="2" t="s">
         <v>2695</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B686" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C686" t="s">
         <v>2696</v>
       </c>
       <c r="D686" t="s">
         <v>2697</v>
       </c>
       <c r="E686" s="2" t="s">
         <v>2698</v>
       </c>
       <c r="F686" s="2" t="s">
         <v>2699</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B687" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C687" t="s">
         <v>2700</v>
       </c>
       <c r="D687" t="s">
         <v>2701</v>
       </c>
       <c r="E687" s="2" t="s">
         <v>2702</v>
       </c>
       <c r="F687" s="2" t="s">
         <v>2703</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B688" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C688" t="s">
         <v>2704</v>
       </c>
       <c r="D688" t="s">
         <v>2705</v>
       </c>
       <c r="E688" s="2" t="s">
         <v>2706</v>
       </c>
       <c r="F688" s="2" t="s">
         <v>2707</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B689" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C689" t="s">
         <v>2708</v>
       </c>
       <c r="D689" t="s">
         <v>2709</v>
       </c>
       <c r="E689" s="2" t="s">
         <v>2710</v>
       </c>
       <c r="F689" s="2" t="s">
         <v>2711</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B690" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C690" t="s">
         <v>2712</v>
       </c>
       <c r="D690" t="s">
         <v>2713</v>
       </c>
       <c r="E690" s="2" t="s">
         <v>2714</v>
       </c>
       <c r="F690" s="2" t="s">
         <v>2715</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B691" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C691" t="s">
         <v>2716</v>
       </c>
       <c r="D691" t="s">
         <v>2717</v>
       </c>
       <c r="E691" s="2" t="s">
         <v>2718</v>
       </c>
       <c r="F691" s="2" t="s">
         <v>2719</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B692" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C692" t="s">
         <v>2720</v>
       </c>
       <c r="D692" t="s">
         <v>2721</v>
       </c>
       <c r="E692" s="2" t="s">
         <v>2722</v>
       </c>
       <c r="F692" s="2" t="s">
         <v>2723</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B693" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C693" t="s">
         <v>2724</v>
       </c>
       <c r="D693" t="s">
         <v>2725</v>
       </c>
       <c r="E693" s="2" t="s">
         <v>2726</v>
       </c>
       <c r="F693" s="2" t="s">
         <v>2727</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B694" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C694" t="s">
         <v>2728</v>
       </c>
       <c r="D694" t="s">
         <v>2729</v>
       </c>
       <c r="E694" s="2" t="s">
         <v>2730</v>
       </c>
       <c r="F694" s="2" t="s">
         <v>2731</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="B695" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="C695" t="s">
         <v>2732</v>
       </c>
       <c r="D695" t="s">
         <v>2733</v>
       </c>
       <c r="E695" s="2" t="s">
         <v>2734</v>
       </c>
       <c r="F695" s="2" t="s">
         <v>2735</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C696" t="s">
         <v>2736</v>
       </c>
-      <c r="B696" t="s">
+      <c r="D696" t="s">
         <v>2737</v>
       </c>
-      <c r="C696" t="s">
+      <c r="E696" s="2" t="s">
         <v>2738</v>
       </c>
-      <c r="D696" t="s">
+      <c r="F696" s="2" t="s">
         <v>2739</v>
-      </c>
-[...4 lines deleted...]
-        <v>2741</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" t="s">
-        <v>2736</v>
+        <v>2740</v>
       </c>
       <c r="B697" t="s">
-        <v>2737</v>
+        <v>2741</v>
       </c>
       <c r="C697" t="s">
         <v>2742</v>
       </c>
       <c r="D697" t="s">
         <v>2743</v>
       </c>
       <c r="E697" s="2" t="s">
         <v>2744</v>
       </c>
       <c r="F697" s="2" t="s">
         <v>2745</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" t="s">
-        <v>2736</v>
+        <v>2740</v>
       </c>
       <c r="B698" t="s">
-        <v>2737</v>
+        <v>2741</v>
       </c>
       <c r="C698" t="s">
         <v>2746</v>
       </c>
       <c r="D698" t="s">
         <v>2747</v>
       </c>
       <c r="E698" s="2" t="s">
         <v>2748</v>
       </c>
       <c r="F698" s="2" t="s">
         <v>2749</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" t="s">
-        <v>2736</v>
+        <v>2740</v>
       </c>
       <c r="B699" t="s">
-        <v>2737</v>
+        <v>2741</v>
       </c>
       <c r="C699" t="s">
         <v>2750</v>
       </c>
       <c r="D699" t="s">
         <v>2751</v>
       </c>
       <c r="E699" s="2" t="s">
         <v>2752</v>
       </c>
       <c r="F699" s="2" t="s">
         <v>2753</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" t="s">
-        <v>2736</v>
+        <v>2740</v>
       </c>
       <c r="B700" t="s">
-        <v>2737</v>
+        <v>2741</v>
       </c>
       <c r="C700" t="s">
         <v>2754</v>
       </c>
       <c r="D700" t="s">
         <v>2755</v>
       </c>
       <c r="E700" s="2" t="s">
         <v>2756</v>
       </c>
       <c r="F700" s="2" t="s">
         <v>2757</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" t="s">
-        <v>2736</v>
+        <v>2740</v>
       </c>
       <c r="B701" t="s">
-        <v>2737</v>
+        <v>2741</v>
       </c>
       <c r="C701" t="s">
         <v>2758</v>
       </c>
       <c r="D701" t="s">
         <v>2759</v>
       </c>
       <c r="E701" s="2" t="s">
         <v>2760</v>
       </c>
       <c r="F701" s="2" t="s">
         <v>2761</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" t="s">
-        <v>2736</v>
+        <v>2740</v>
       </c>
       <c r="B702" t="s">
-        <v>2737</v>
+        <v>2741</v>
       </c>
       <c r="C702" t="s">
         <v>2762</v>
       </c>
       <c r="D702" t="s">
         <v>2763</v>
       </c>
       <c r="E702" s="2" t="s">
         <v>2764</v>
       </c>
       <c r="F702" s="2" t="s">
         <v>2765</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" t="s">
-        <v>2736</v>
+        <v>2740</v>
       </c>
       <c r="B703" t="s">
-        <v>2737</v>
+        <v>2741</v>
       </c>
       <c r="C703" t="s">
         <v>2766</v>
       </c>
       <c r="D703" t="s">
         <v>2767</v>
       </c>
       <c r="E703" s="2" t="s">
         <v>2768</v>
       </c>
       <c r="F703" s="2" t="s">
         <v>2769</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" t="s">
-        <v>2736</v>
+        <v>2740</v>
       </c>
       <c r="B704" t="s">
-        <v>2737</v>
+        <v>2741</v>
       </c>
       <c r="C704" t="s">
         <v>2770</v>
       </c>
       <c r="D704" t="s">
         <v>2771</v>
       </c>
       <c r="E704" s="2" t="s">
         <v>2772</v>
       </c>
       <c r="F704" s="2" t="s">
         <v>2773</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" t="s">
-        <v>2736</v>
+        <v>2740</v>
       </c>
       <c r="B705" t="s">
-        <v>2737</v>
+        <v>2741</v>
       </c>
       <c r="C705" t="s">
         <v>2774</v>
       </c>
       <c r="D705" t="s">
         <v>2775</v>
       </c>
       <c r="E705" s="2" t="s">
         <v>2776</v>
       </c>
       <c r="F705" s="2" t="s">
         <v>2777</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" t="s">
+        <v>2740</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C706" t="s">
         <v>2778</v>
       </c>
-      <c r="B706" t="s">
+      <c r="D706" t="s">
         <v>2779</v>
       </c>
-      <c r="C706" t="s">
+      <c r="E706" s="2" t="s">
         <v>2780</v>
       </c>
-      <c r="D706" t="s">
+      <c r="F706" s="2" t="s">
         <v>2781</v>
-      </c>
-[...4 lines deleted...]
-        <v>2783</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" t="s">
-        <v>2778</v>
+        <v>2782</v>
       </c>
       <c r="B707" t="s">
-        <v>2779</v>
+        <v>2783</v>
       </c>
       <c r="C707" t="s">
-        <v>301</v>
+        <v>2784</v>
       </c>
       <c r="D707" t="s">
-        <v>302</v>
+        <v>2785</v>
       </c>
       <c r="E707" s="2" t="s">
-        <v>2784</v>
+        <v>2786</v>
       </c>
       <c r="F707" s="2" t="s">
-        <v>2785</v>
+        <v>2787</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" t="s">
-        <v>2778</v>
+        <v>2782</v>
       </c>
       <c r="B708" t="s">
-        <v>2779</v>
+        <v>2783</v>
       </c>
       <c r="C708" t="s">
-        <v>2786</v>
+        <v>301</v>
       </c>
       <c r="D708" t="s">
-        <v>2787</v>
+        <v>302</v>
       </c>
       <c r="E708" s="2" t="s">
         <v>2788</v>
       </c>
       <c r="F708" s="2" t="s">
         <v>2789</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" t="s">
-        <v>2778</v>
+        <v>2782</v>
       </c>
       <c r="B709" t="s">
-        <v>2779</v>
+        <v>2783</v>
       </c>
       <c r="C709" t="s">
         <v>2790</v>
       </c>
       <c r="D709" t="s">
-        <v>2739</v>
+        <v>2791</v>
       </c>
       <c r="E709" s="2" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="F709" s="2" t="s">
-        <v>2792</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" t="s">
-        <v>2778</v>
+        <v>2782</v>
       </c>
       <c r="B710" t="s">
-        <v>2779</v>
+        <v>2783</v>
       </c>
       <c r="C710" t="s">
-        <v>2793</v>
+        <v>2794</v>
       </c>
       <c r="D710" t="s">
-        <v>2794</v>
+        <v>2743</v>
       </c>
       <c r="E710" s="2" t="s">
         <v>2795</v>
       </c>
       <c r="F710" s="2" t="s">
         <v>2796</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" t="s">
-        <v>2778</v>
+        <v>2782</v>
       </c>
       <c r="B711" t="s">
-        <v>2779</v>
+        <v>2783</v>
       </c>
       <c r="C711" t="s">
         <v>2797</v>
       </c>
       <c r="D711" t="s">
         <v>2798</v>
       </c>
       <c r="E711" s="2" t="s">
         <v>2799</v>
       </c>
       <c r="F711" s="2" t="s">
         <v>2800</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" t="s">
-        <v>2778</v>
+        <v>2782</v>
       </c>
       <c r="B712" t="s">
-        <v>2779</v>
+        <v>2783</v>
       </c>
       <c r="C712" t="s">
         <v>2801</v>
       </c>
       <c r="D712" t="s">
         <v>2802</v>
       </c>
       <c r="E712" s="2" t="s">
         <v>2803</v>
       </c>
       <c r="F712" s="2" t="s">
         <v>2804</v>
       </c>
     </row>
+    <row r="713" spans="1:6">
+      <c r="A713" t="s">
+        <v>2782</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2805</v>
+      </c>
+      <c r="D713" t="s">
+        <v>2806</v>
+      </c>
+      <c r="E713" s="2" t="s">
+        <v>2807</v>
+      </c>
+      <c r="F713" s="2" t="s">
+        <v>2808</v>
+      </c>
+    </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>