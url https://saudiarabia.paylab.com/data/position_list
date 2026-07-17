--- v4 (2026-05-26)
+++ v5 (2026-07-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2809">
   <si>
     <t>قائمة الوظائف في استبيان الرواتب</t>
   </si>
   <si>
     <t>saudiarabia.paylab.com</t>
   </si>
   <si>
     <t>تم التحديث في</t>
   </si>
   <si>
-    <t>05/2026</t>
+    <t>07/2026</t>
   </si>
   <si>
     <t>عدد الوظائف</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_ar</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_ar</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_ar</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -6522,56 +6522,72 @@
   </si>
   <si>
     <t>* Being responsible for the design and implementation of cloud services running on cloud infrastructure.
 * Being responsible for the reliability and security of cloud infrastructure and services.
 * Researching and identifying ways to increase the performance and stability of applications running on cloud infrastructure using continuous improvement and automation.
 * Designing and implementing improvements to the production version of the application to increase scalability and security.
 * Co-operation with developers, project and product teams on trouble-free running of applications.
 * Solving technical issues during the administration of cloud infrastructure.</t>
   </si>
   <si>
     <t xml:space="preserve"> المسؤولية عن تصميم وتنفيذ الخدمات السحابية التي تعمل على البنية التحتية السحابية
 *  المسؤوليةً عن موثوقية وأمن البنية التحتية السحابية والخدمات
 *  البحث وتحديد طرق زيادة أداء واستقرار التطبيقات التي تعمل على البنية التحتية السحابية (cloud) باستخدام التحسين المستمر و الأتمتة
 *  تصميم وتنفيذ تحسينات على نسخة إنتاج التطبيق لزيادة الأمن وقابلية التوسع
 * التعاون مع المطورين وفرق المشاريع والمنتجات في تشغيل التطبيقات و الدد من الأخطاء
 *  حل القضايا التقنية أثناء إدارة البنية التحتية السحابية (cloud) 
 *</t>
   </si>
   <si>
     <t>Data Protection Officer</t>
   </si>
   <si>
     <t>مسؤول حماية البيانات</t>
   </si>
   <si>
-    <t xml:space="preserve">* Responsible for overseeing a company's data protection strategy and its implementation to ensure compliance with GDPR or similar requirements.
-[...4 lines deleted...]
-* </t>
+    <t>Oversight of compliance with GDPR requirements, personal data protection legislation, and internal organizational policies.
+Providing expert advice to management and employees on personal data protection matters.
+Preparation, updating, and management of internal documentation and personal data protection processes.
+Assessment of personal data processing risks and conducting data protection impact assessments (DPIA).
+Monitoring the compliance of information systems, processes, and projects with data protection requirements.
+Handling incidents and personal data breaches, including communication with supervisory authorities.
+Managing data subject requests and ensuring the exercise of their rights under GDPR.
+Conducting internal controls, audits, and employee training in the field of data protection.
+Cooperation with IT, HR, legal, and other departments in implementing and maintaining data protection measures.
+Preparing reports, analyses, and recommendations for management regarding compliance, risks, and data protection.</t>
+  </si>
+  <si>
+    <t>الإشراف على الامتثال لمتطلبات اللائحة العامة لحماية البيانات (GDPR) وقوانين حماية البيانات الشخصية واللوائح الداخلية للمنظمة.
+تقديم الاستشارات المتخصصة للإدارة والموظفين في مجال حماية البيانات الشخصية.
+إعداد وتحديث وإدارة الوثائق الداخلية وعمليات حماية البيانات.
+تقييم مخاطر معالجة البيانات الشخصية وإجراء تقييمات أثر حماية البيانات (DPIA).
+مراقبة التوافق بين أنظمة المعلومات والعمليات والمشاريع ومتطلبات حماية البيانات.
+معالجة الحوادث وانتهاكات حماية البيانات الشخصية، بما في ذلك التواصل مع الجهات الرقابية.
+معالجة طلبات أصحاب البيانات وضمان ممارسة حقوقهم وفقًا للائحة GDPR.
+تنفيذ الضوابط الداخلية وعمليات التدقيق وتدريب الموظفين في مجال حماية البيانات.
+التعاون مع أقسام تكنولوجيا المعلومات والموارد البشرية والشؤون القانونية وغيرها في تنفيذ وصيانة إجراءات حماية البيانات.
+إعداد التقارير والتحليلات والتوصيات للإدارة فيما يتعلق بالامتثال والمخاطر وحماية البيانات.</t>
   </si>
   <si>
     <t>Data scientist</t>
   </si>
   <si>
     <t>عالم بيانات</t>
   </si>
   <si>
     <t>* Communication with the customer (internal customer), communication with the data architect, data analysts, programmers
 * Collection of structured and unstructured data, data preparation
 * Data analysis, machine learning, data transformation, predictive modeling, data visualization, text mining, NLP
 * Design and development of a new solution (R, Python)
 * Track new data trends
 * Introduction of new solutions and methods in the field of Data Science</t>
   </si>
   <si>
     <t xml:space="preserve"> التواصل مع العميل (العميل الداخلي) والاتصال بمهندس البيانات ومحللي البيانات والمبرمجين
 *  جمع البيانات المنظمة وغير المنظمة وإعداد البيانات
 *  تحليل البيانات، التعلم الآلي، تحويل البيانات، عرض البيانات، تحليل النصوص، NLP
 *  تصميم وتطوير حل جديد (R، Python)
 *  تتبع اتجاهات البيانات الجديدة
 *  إدخال حلول وأساليب جديدة في مجال علوم البيانات 
 *</t>
   </si>
   <si>