--- v5 (2026-07-17)
+++ v6 (2026-09-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2809">
   <si>
     <t>قائمة الوظائف في استبيان الرواتب</t>
   </si>
   <si>
     <t>saudiarabia.paylab.com</t>
   </si>
   <si>
     <t>تم التحديث في</t>
   </si>
   <si>
-    <t>07/2026</t>
+    <t>09/2026</t>
   </si>
   <si>
     <t>عدد الوظائف</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_ar</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_ar</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_ar</t>
   </si>
   <si>
     <t>Administration</t>
   </si>