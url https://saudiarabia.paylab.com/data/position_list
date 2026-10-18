--- v6 (2026-09-01)
+++ v7 (2026-10-18)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2809">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2813">
   <si>
     <t>قائمة الوظائف في استبيان الرواتب</t>
   </si>
   <si>
     <t>saudiarabia.paylab.com</t>
   </si>
   <si>
     <t>تم التحديث في</t>
   </si>
   <si>
-    <t>09/2026</t>
+    <t>10/2026</t>
   </si>
   <si>
     <t>عدد الوظائف</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_ar</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_ar</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_ar</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -14646,50 +14646,72 @@
   <si>
     <t>رئيس تنفيذي</t>
   </si>
   <si>
     <t>* Responsibility for managing, directing, and acting on behalf of the company.
 * Responsibility for the ongoing implementation and achieving the defined financial plan.
 * Inspecting the process compliance in the company.
 * Designing the short-term and long-term strategy of the company.
 * Designing and approving new opportunities to gain profit.
 * Representing the company at important business meetings and negotiations.
 * Communicating with members of the senior management of the company and other departments.
 * Completing and sending regular reports to the parent company.</t>
   </si>
   <si>
     <t xml:space="preserve">  تولي مسؤولية إدارة وتوجيه العمل نيابة عن الشركة
 *   تولي مسؤولية التنفيذ الجاري وتحقيق الخطة المالية المحددة
 *   فحص مدى امتثال الشركة
 *   تصميم الاستراتيجية قصيرة الأجل وطويلة الأجل للشركة
 *  خلق فرص جديدة للموافقة عليها لكسب الربح
 *   تمثيل الشركة في الاجتماعات والمفاوضات التجارية المهمة
 *  الاتصال بأعضاء الإدارة العليا للشركة والإدارات الأخرى
 *  إكمال التقارير وإرسالها بانتظام إلى الشركة الأم
 *</t>
   </si>
   <si>
+    <t>Commercial director</t>
+  </si>
+  <si>
+    <t>المدير التجاري</t>
+  </si>
+  <si>
+    <t>* Define and drive the company's overall commercial strategy, including pricing models, go-to-market approach, and new revenue streams.
+* Oversee strategic partnerships, licensing deals, and major contract negotiations that extend beyond standard sales transactions.
+* Analyze market trends, competitor positioning, and customer economics to guide commercial decision-making at the executive level.
+* Align Sales, Marketing, Product, and Finance around unified commercial objectives and profit and loss accountability.
+* Evaluate and pursue new business models, channel expansion, or market entry opportunities (e.g., international expansion, new verticals).
+* Set commercial policy (pricing frameworks, discount structures, deal approval thresholds) that Sales teams operate within.</t>
+  </si>
+  <si>
+    <t>* وضع وتنفيذ الاستراتيجية التجارية الشاملة للشركة، بما في ذلك نماذج التسعير، ونهج دخول السوق، ومصادر الإيرادات الجديدة
+* الإشراف على الشراكات الاستراتيجية، واتفاقيات الترخيص، والتفاوض على العقود الرئيسية التي تتجاوز معاملات المبيعات الاعتيادية
+* تحليل اتجاهات السوق، والتموضع التنافسي، واقتصاديات العملاء لدعم اتخاذ القرارات التجارية على المستوى التنفيذي
+* تنسيق الجهود بين فرق المبيعات والتسويق والمنتجات والمالية لتحقيق أهداف تجارية موحدة وتحمل مسؤولية الأرباح والخسائر
+* تقييم ومتابعة نماذج الأعمال الجديدة، أو التوسع في القنوات، أو فرص دخول أسواق جديدة (مثل التوسع الدولي أو القطاعات الجديدة)
+* وضع السياسات التجارية (أطر التسعير، هياكل الخصومات، حدود الموافقة على الصفقات) التي يعمل ضمنها فريق المبيعات</t>
+  </si>
+  <si>
     <t>Country Manager/Director</t>
   </si>
   <si>
     <t>مدير/ رئيس المحطة</t>
   </si>
   <si>
     <t>* Responsibility for managing, directing, and acting on behalf of a foreign branch of the company (based on the authorisation of the parent company).
 * Responsibility for the ongoing implementation and achievement of the defined financial plan.
 * Inspecting the process compliance in the company.
 * Designing the short-term and long-term strategy of the company.
 * Designing and approving new opportunities to gain profit.
 * Representing the company at important business meetings and negotiations.
 * Communicating with members of senior management of the company and other departments.
 * Completing and sending regular reports to the parent company.</t>
   </si>
   <si>
     <t xml:space="preserve"> تولي مسؤولية إدارة فرع  للشركة وتوجيهه والعمل بالنيابة (بناء على إذن من الشركة الأم)
 *  تولي مسؤولية التنفيذ الجاري للخطة المالية المحددة وإنجازها
 *  فحص مدى امتثال الشركة
 *  تصميم الاستراتيجية قصيرة الأجل وطويلة الأجل للشركة
 *  خلق فرص جديدة للموافقة عليها لكسب الربح
 *  تمثيل الشركة في اجتماعات ومفاوضات تجارية مهمة
 *  الاتصال بأعضاء الإدارة العليا للشركة والإدارات الأخرى
 *  إكمال التقارير وإرسالها بانتظام إلى الشركة الأم 
 *</t>
@@ -14703,54 +14725,54 @@
   <si>
     <t>* Overseeing the development and implementation of strategic initiatives to drive organizational growth.
 * Leading cross-functional teams to identify and capitalize on new business opportunities.
 * Establishing and nurturing relationships with key stakeholders, including partners, clients, and government entities.
 * Analyzing market trends and competitive landscape to inform strategic planning and decision-making.
 * Collaborating with senior management to align development goals with overall business objectives.
 * Managing budgets and resources effectively to ensure the successful execution of development projects.
 * Monitoring and evaluating project performance, providing regular updates to executive leadership.
 * Ensuring compliance with industry regulations and standards throughout the development process.
 * Fostering a culture of innovation and continuous improvement within the development team.
 * Representing the organization at industry events, conferences, and networking opportunities to promote brand visibility and growth.</t>
   </si>
   <si>
     <t>* الإشراف على وضع وتنفيذ المبادرات الاستراتيجية لتعزيز النمو التنظيمي.
 * قيادة فرق متعددة الوظائف لتحديد وفائدة الفرص التجارية الجديدة.
 * إنشاء وتعزيز العلاقات مع أصحاب المصلحة الرئيسيين، بما في ذلك الشركاء والعملاء والكيانات الحكومية.
 * تحليل الاتجاهات السوقية والمنظور التنافسي لمساندة التخطيط والقرار الاستراتيجيين.
 * التعاون مع الإدارة العليا لمواءمة أهداف التنمية بالأهداف التجارية العامة.
 * إدارة الميزانيات والموارد بكفاءة لضمان تنفيذ مشاريع التنمية بنجاح.
 * مراقبة وتقييم أداء المشاريع، وتقديم تحديثات منتظمة إلى القيادة التنفيذية.
 * ضمان الامتثال للوائح والمعايير الصناعية طوال عملية التنمية.
 * تعزيز ثقافة الابتكار والتحسين المستمر داخل فريق التنمية.
 * تمثيل المنظمة في الفعاليات والمؤتمرات والفرص لتكوين الشبكات لتعزيز ظهور العلامة التجارية والنمو.</t>
   </si>
   <si>
-    <t>Economic/Financial Manager</t>
-[...2 lines deleted...]
-    <t>مدير اقتصادي/مالي</t>
+    <t>Economic/Financial Director</t>
+  </si>
+  <si>
+    <t>المدير الاقتصادي/المالي</t>
   </si>
   <si>
     <t>* Responsibility for the smooth running of the economic department in the company.
 * Planning, managing, and monitoring all the financial activities in the company.
 * Managing, coordinating, motivating and assessing subordinate employees.
 * Drawing up a budget, forecasts, and a financial plan.
 * Managing and monitoring the cash flow of the company.
 * Communicating with commercial financial institutions, auditors, tax authorities, etc.
 * Completing reports and their presenting to the owners of the company.</t>
   </si>
   <si>
     <t xml:space="preserve"> المسؤولية عن حسن سير الإدارة الاقتصادية في الشركة
 *   تخطيط وإدارة ومراقبة جميع الأنشطة المالية في الشركة
 *   إدارة وتنسيق وتحفيز وتقييم الموظفين التابعين
 *  وضع الميزانية والتوقعات والخطط المالية
 *   إدارة ومراقبة التدفق النقدي للشركة
 *   الاتصال بالمؤسسات المالية التجارية ومراجعي الحسابات والسلطات الضريبية وما إلى ذلك
 *   استكمال التقارير وتقديمها إلى أصحاب الشركة 
 *</t>
   </si>
   <si>
     <t>IT Director</t>
   </si>
   <si>
     <t>مدير تكنولوجيا المعلومات</t>
@@ -17244,88 +17266,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F713"/>
+  <dimension ref="A1:F714"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F713"/>
+      <selection activeCell="E6" sqref="E6:F714"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="5" max="5" width="53.844000000000001" customWidth="true" style="0"/>
     <col min="6" max="6" width="53.844000000000001" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>11</v>
@@ -29771,71 +29793,71 @@
       </c>
       <c r="C628" t="s">
         <v>2464</v>
       </c>
       <c r="D628" t="s">
         <v>2465</v>
       </c>
       <c r="E628" s="2" t="s">
         <v>2466</v>
       </c>
       <c r="F628" s="2" t="s">
         <v>2467</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
         <v>2422</v>
       </c>
       <c r="B629" t="s">
         <v>2423</v>
       </c>
       <c r="C629" t="s">
         <v>2468</v>
       </c>
       <c r="D629" t="s">
-        <v>1613</v>
+        <v>2469</v>
       </c>
       <c r="E629" s="2" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
       <c r="F629" s="2" t="s">
-        <v>2470</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
         <v>2422</v>
       </c>
       <c r="B630" t="s">
         <v>2423</v>
       </c>
       <c r="C630" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
       <c r="D630" t="s">
-        <v>2472</v>
+        <v>1613</v>
       </c>
       <c r="E630" s="2" t="s">
         <v>2473</v>
       </c>
       <c r="F630" s="2" t="s">
         <v>2474</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
         <v>2422</v>
       </c>
       <c r="B631" t="s">
         <v>2423</v>
       </c>
       <c r="C631" t="s">
         <v>2475</v>
       </c>
       <c r="D631" t="s">
         <v>2476</v>
       </c>
       <c r="E631" s="2" t="s">
         <v>2477</v>
       </c>
       <c r="F631" s="2" t="s">
@@ -29891,1617 +29913,1637 @@
       </c>
       <c r="C634" t="s">
         <v>2487</v>
       </c>
       <c r="D634" t="s">
         <v>2488</v>
       </c>
       <c r="E634" s="2" t="s">
         <v>2489</v>
       </c>
       <c r="F634" s="2" t="s">
         <v>2490</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
         <v>2422</v>
       </c>
       <c r="B635" t="s">
         <v>2423</v>
       </c>
       <c r="C635" t="s">
         <v>2491</v>
       </c>
       <c r="D635" t="s">
-        <v>1659</v>
+        <v>2492</v>
       </c>
       <c r="E635" s="2" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="F635" s="2" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
         <v>2422</v>
       </c>
       <c r="B636" t="s">
         <v>2423</v>
       </c>
       <c r="C636" t="s">
-        <v>2494</v>
+        <v>2495</v>
       </c>
       <c r="D636" t="s">
-        <v>2495</v>
+        <v>1659</v>
       </c>
       <c r="E636" s="2" t="s">
         <v>2496</v>
       </c>
       <c r="F636" s="2" t="s">
         <v>2497</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
         <v>2422</v>
       </c>
       <c r="B637" t="s">
         <v>2423</v>
       </c>
       <c r="C637" t="s">
         <v>2498</v>
       </c>
       <c r="D637" t="s">
         <v>2499</v>
       </c>
       <c r="E637" s="2" t="s">
         <v>2500</v>
       </c>
       <c r="F637" s="2" t="s">
         <v>2501</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
         <v>2422</v>
       </c>
       <c r="B638" t="s">
         <v>2423</v>
       </c>
       <c r="C638" t="s">
         <v>2502</v>
       </c>
       <c r="D638" t="s">
         <v>2503</v>
       </c>
       <c r="E638" s="2" t="s">
         <v>2504</v>
       </c>
       <c r="F638" s="2" t="s">
         <v>2505</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
+        <v>2422</v>
+      </c>
+      <c r="B639" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C639" t="s">
         <v>2506</v>
       </c>
-      <c r="B639" t="s">
+      <c r="D639" t="s">
         <v>2507</v>
       </c>
-      <c r="C639" t="s">
+      <c r="E639" s="2" t="s">
         <v>2508</v>
       </c>
-      <c r="D639" t="s">
+      <c r="F639" s="2" t="s">
         <v>2509</v>
-      </c>
-[...4 lines deleted...]
-        <v>2511</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B640" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C640" t="s">
         <v>2512</v>
       </c>
       <c r="D640" t="s">
         <v>2513</v>
       </c>
       <c r="E640" s="2" t="s">
         <v>2514</v>
       </c>
       <c r="F640" s="2" t="s">
         <v>2515</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B641" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C641" t="s">
         <v>2516</v>
       </c>
       <c r="D641" t="s">
         <v>2517</v>
       </c>
       <c r="E641" s="2" t="s">
         <v>2518</v>
       </c>
       <c r="F641" s="2" t="s">
         <v>2519</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B642" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C642" t="s">
         <v>2520</v>
       </c>
       <c r="D642" t="s">
         <v>2521</v>
       </c>
       <c r="E642" s="2" t="s">
         <v>2522</v>
       </c>
       <c r="F642" s="2" t="s">
         <v>2523</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B643" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C643" t="s">
         <v>2524</v>
       </c>
       <c r="D643" t="s">
         <v>2525</v>
       </c>
       <c r="E643" s="2" t="s">
         <v>2526</v>
       </c>
       <c r="F643" s="2" t="s">
         <v>2527</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B644" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C644" t="s">
         <v>2528</v>
       </c>
       <c r="D644" t="s">
         <v>2529</v>
       </c>
       <c r="E644" s="2" t="s">
         <v>2530</v>
       </c>
       <c r="F644" s="2" t="s">
         <v>2531</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B645" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C645" t="s">
         <v>2532</v>
       </c>
       <c r="D645" t="s">
         <v>2533</v>
       </c>
       <c r="E645" s="2" t="s">
         <v>2534</v>
       </c>
       <c r="F645" s="2" t="s">
         <v>2535</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B646" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C646" t="s">
         <v>2536</v>
       </c>
       <c r="D646" t="s">
         <v>2537</v>
       </c>
       <c r="E646" s="2" t="s">
         <v>2538</v>
       </c>
       <c r="F646" s="2" t="s">
         <v>2539</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B647" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C647" t="s">
         <v>2540</v>
       </c>
       <c r="D647" t="s">
         <v>2541</v>
       </c>
       <c r="E647" s="2" t="s">
         <v>2542</v>
       </c>
       <c r="F647" s="2" t="s">
         <v>2543</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B648" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C648" t="s">
         <v>2544</v>
       </c>
       <c r="D648" t="s">
         <v>2545</v>
       </c>
       <c r="E648" s="2" t="s">
         <v>2546</v>
       </c>
       <c r="F648" s="2" t="s">
         <v>2547</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B649" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C649" t="s">
         <v>2548</v>
       </c>
       <c r="D649" t="s">
         <v>2549</v>
       </c>
       <c r="E649" s="2" t="s">
         <v>2550</v>
       </c>
       <c r="F649" s="2" t="s">
         <v>2551</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B650" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C650" t="s">
         <v>2552</v>
       </c>
       <c r="D650" t="s">
         <v>2553</v>
       </c>
       <c r="E650" s="2" t="s">
         <v>2554</v>
       </c>
       <c r="F650" s="2" t="s">
         <v>2555</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B651" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C651" t="s">
         <v>2556</v>
       </c>
       <c r="D651" t="s">
         <v>2557</v>
       </c>
       <c r="E651" s="2" t="s">
         <v>2558</v>
       </c>
       <c r="F651" s="2" t="s">
         <v>2559</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B652" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C652" t="s">
         <v>2560</v>
       </c>
       <c r="D652" t="s">
         <v>2561</v>
       </c>
       <c r="E652" s="2" t="s">
         <v>2562</v>
       </c>
       <c r="F652" s="2" t="s">
         <v>2563</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B653" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C653" t="s">
         <v>2564</v>
       </c>
       <c r="D653" t="s">
         <v>2565</v>
       </c>
       <c r="E653" s="2" t="s">
         <v>2566</v>
       </c>
       <c r="F653" s="2" t="s">
         <v>2567</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B654" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C654" t="s">
         <v>2568</v>
       </c>
       <c r="D654" t="s">
         <v>2569</v>
       </c>
       <c r="E654" s="2" t="s">
         <v>2570</v>
       </c>
       <c r="F654" s="2" t="s">
         <v>2571</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B655" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C655" t="s">
         <v>2572</v>
       </c>
       <c r="D655" t="s">
         <v>2573</v>
       </c>
       <c r="E655" s="2" t="s">
         <v>2574</v>
       </c>
       <c r="F655" s="2" t="s">
         <v>2575</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B656" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C656" t="s">
         <v>2576</v>
       </c>
       <c r="D656" t="s">
         <v>2577</v>
       </c>
       <c r="E656" s="2" t="s">
         <v>2578</v>
       </c>
       <c r="F656" s="2" t="s">
         <v>2579</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B657" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C657" t="s">
         <v>2580</v>
       </c>
       <c r="D657" t="s">
         <v>2581</v>
       </c>
       <c r="E657" s="2" t="s">
         <v>2582</v>
       </c>
       <c r="F657" s="2" t="s">
         <v>2583</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B658" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C658" t="s">
-        <v>69</v>
+        <v>2584</v>
       </c>
       <c r="D658" t="s">
-        <v>70</v>
+        <v>2585</v>
       </c>
       <c r="E658" s="2" t="s">
-        <v>2584</v>
+        <v>2586</v>
       </c>
       <c r="F658" s="2" t="s">
-        <v>2585</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B659" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C659" t="s">
-        <v>2586</v>
+        <v>69</v>
       </c>
       <c r="D659" t="s">
-        <v>2587</v>
+        <v>70</v>
       </c>
       <c r="E659" s="2" t="s">
         <v>2588</v>
       </c>
       <c r="F659" s="2" t="s">
         <v>2589</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B660" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C660" t="s">
         <v>2590</v>
       </c>
       <c r="D660" t="s">
         <v>2591</v>
       </c>
       <c r="E660" s="2" t="s">
         <v>2592</v>
       </c>
       <c r="F660" s="2" t="s">
         <v>2593</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B661" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C661" t="s">
         <v>2594</v>
       </c>
       <c r="D661" t="s">
         <v>2595</v>
       </c>
       <c r="E661" s="2" t="s">
         <v>2596</v>
       </c>
       <c r="F661" s="2" t="s">
         <v>2597</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B662" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C662" t="s">
         <v>2598</v>
       </c>
       <c r="D662" t="s">
         <v>2599</v>
       </c>
       <c r="E662" s="2" t="s">
         <v>2600</v>
       </c>
       <c r="F662" s="2" t="s">
         <v>2601</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B663" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C663" t="s">
         <v>2602</v>
       </c>
       <c r="D663" t="s">
         <v>2603</v>
       </c>
       <c r="E663" s="2" t="s">
         <v>2604</v>
       </c>
       <c r="F663" s="2" t="s">
         <v>2605</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B664" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C664" t="s">
         <v>2606</v>
       </c>
       <c r="D664" t="s">
         <v>2607</v>
       </c>
       <c r="E664" s="2" t="s">
         <v>2608</v>
       </c>
       <c r="F664" s="2" t="s">
         <v>2609</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="B665" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="C665" t="s">
         <v>2610</v>
       </c>
       <c r="D665" t="s">
         <v>2611</v>
       </c>
       <c r="E665" s="2" t="s">
         <v>2612</v>
       </c>
       <c r="F665" s="2" t="s">
         <v>2613</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B666" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C666" t="s">
         <v>2614</v>
       </c>
-      <c r="B666" t="s">
+      <c r="D666" t="s">
         <v>2615</v>
       </c>
-      <c r="C666" t="s">
+      <c r="E666" s="2" t="s">
         <v>2616</v>
       </c>
-      <c r="D666" t="s">
+      <c r="F666" s="2" t="s">
         <v>2617</v>
-      </c>
-[...4 lines deleted...]
-        <v>2619</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>2614</v>
+        <v>2618</v>
       </c>
       <c r="B667" t="s">
-        <v>2615</v>
+        <v>2619</v>
       </c>
       <c r="C667" t="s">
-        <v>1428</v>
+        <v>2620</v>
       </c>
       <c r="D667" t="s">
-        <v>1429</v>
+        <v>2621</v>
       </c>
       <c r="E667" s="2" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
       <c r="F667" s="2" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>2614</v>
+        <v>2618</v>
       </c>
       <c r="B668" t="s">
-        <v>2615</v>
+        <v>2619</v>
       </c>
       <c r="C668" t="s">
-        <v>2622</v>
+        <v>1428</v>
       </c>
       <c r="D668" t="s">
-        <v>2623</v>
+        <v>1429</v>
       </c>
       <c r="E668" s="2" t="s">
         <v>2624</v>
       </c>
       <c r="F668" s="2" t="s">
         <v>2625</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B669" t="s">
+        <v>2619</v>
+      </c>
+      <c r="C669" t="s">
         <v>2626</v>
       </c>
-      <c r="B669" t="s">
+      <c r="D669" t="s">
         <v>2627</v>
       </c>
-      <c r="C669" t="s">
+      <c r="E669" s="2" t="s">
         <v>2628</v>
       </c>
-      <c r="D669" t="s">
+      <c r="F669" s="2" t="s">
         <v>2629</v>
-      </c>
-[...4 lines deleted...]
-        <v>2631</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B670" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C670" t="s">
         <v>2632</v>
       </c>
       <c r="D670" t="s">
         <v>2633</v>
       </c>
       <c r="E670" s="2" t="s">
         <v>2634</v>
       </c>
       <c r="F670" s="2" t="s">
         <v>2635</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B671" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C671" t="s">
         <v>2636</v>
       </c>
       <c r="D671" t="s">
         <v>2637</v>
       </c>
       <c r="E671" s="2" t="s">
         <v>2638</v>
       </c>
       <c r="F671" s="2" t="s">
         <v>2639</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B672" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C672" t="s">
         <v>2640</v>
       </c>
       <c r="D672" t="s">
         <v>2641</v>
       </c>
       <c r="E672" s="2" t="s">
         <v>2642</v>
       </c>
       <c r="F672" s="2" t="s">
         <v>2643</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B673" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C673" t="s">
         <v>2644</v>
       </c>
       <c r="D673" t="s">
         <v>2645</v>
       </c>
       <c r="E673" s="2" t="s">
         <v>2646</v>
       </c>
       <c r="F673" s="2" t="s">
         <v>2647</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B674" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C674" t="s">
         <v>2648</v>
       </c>
       <c r="D674" t="s">
         <v>2649</v>
       </c>
       <c r="E674" s="2" t="s">
         <v>2650</v>
       </c>
       <c r="F674" s="2" t="s">
         <v>2651</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B675" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C675" t="s">
         <v>2652</v>
       </c>
       <c r="D675" t="s">
         <v>2653</v>
       </c>
       <c r="E675" s="2" t="s">
         <v>2654</v>
       </c>
       <c r="F675" s="2" t="s">
         <v>2655</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B676" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C676" t="s">
         <v>2656</v>
       </c>
       <c r="D676" t="s">
         <v>2657</v>
       </c>
       <c r="E676" s="2" t="s">
         <v>2658</v>
       </c>
       <c r="F676" s="2" t="s">
         <v>2659</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B677" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C677" t="s">
         <v>2660</v>
       </c>
       <c r="D677" t="s">
         <v>2661</v>
       </c>
       <c r="E677" s="2" t="s">
         <v>2662</v>
       </c>
       <c r="F677" s="2" t="s">
         <v>2663</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B678" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C678" t="s">
         <v>2664</v>
       </c>
       <c r="D678" t="s">
         <v>2665</v>
       </c>
       <c r="E678" s="2" t="s">
         <v>2666</v>
       </c>
       <c r="F678" s="2" t="s">
         <v>2667</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B679" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C679" t="s">
         <v>2668</v>
       </c>
       <c r="D679" t="s">
         <v>2669</v>
       </c>
       <c r="E679" s="2" t="s">
         <v>2670</v>
       </c>
       <c r="F679" s="2" t="s">
         <v>2671</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B680" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C680" t="s">
         <v>2672</v>
       </c>
       <c r="D680" t="s">
         <v>2673</v>
       </c>
       <c r="E680" s="2" t="s">
         <v>2674</v>
       </c>
       <c r="F680" s="2" t="s">
         <v>2675</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B681" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C681" t="s">
         <v>2676</v>
       </c>
       <c r="D681" t="s">
         <v>2677</v>
       </c>
       <c r="E681" s="2" t="s">
         <v>2678</v>
       </c>
       <c r="F681" s="2" t="s">
         <v>2679</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B682" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C682" t="s">
         <v>2680</v>
       </c>
       <c r="D682" t="s">
         <v>2681</v>
       </c>
       <c r="E682" s="2" t="s">
         <v>2682</v>
       </c>
       <c r="F682" s="2" t="s">
         <v>2683</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B683" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C683" t="s">
         <v>2684</v>
       </c>
       <c r="D683" t="s">
         <v>2685</v>
       </c>
       <c r="E683" s="2" t="s">
         <v>2686</v>
       </c>
       <c r="F683" s="2" t="s">
         <v>2687</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B684" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C684" t="s">
         <v>2688</v>
       </c>
       <c r="D684" t="s">
         <v>2689</v>
       </c>
       <c r="E684" s="2" t="s">
         <v>2690</v>
       </c>
       <c r="F684" s="2" t="s">
         <v>2691</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B685" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C685" t="s">
         <v>2692</v>
       </c>
       <c r="D685" t="s">
         <v>2693</v>
       </c>
       <c r="E685" s="2" t="s">
         <v>2694</v>
       </c>
       <c r="F685" s="2" t="s">
         <v>2695</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B686" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C686" t="s">
         <v>2696</v>
       </c>
       <c r="D686" t="s">
         <v>2697</v>
       </c>
       <c r="E686" s="2" t="s">
         <v>2698</v>
       </c>
       <c r="F686" s="2" t="s">
         <v>2699</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B687" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C687" t="s">
         <v>2700</v>
       </c>
       <c r="D687" t="s">
         <v>2701</v>
       </c>
       <c r="E687" s="2" t="s">
         <v>2702</v>
       </c>
       <c r="F687" s="2" t="s">
         <v>2703</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B688" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C688" t="s">
         <v>2704</v>
       </c>
       <c r="D688" t="s">
         <v>2705</v>
       </c>
       <c r="E688" s="2" t="s">
         <v>2706</v>
       </c>
       <c r="F688" s="2" t="s">
         <v>2707</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B689" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C689" t="s">
         <v>2708</v>
       </c>
       <c r="D689" t="s">
         <v>2709</v>
       </c>
       <c r="E689" s="2" t="s">
         <v>2710</v>
       </c>
       <c r="F689" s="2" t="s">
         <v>2711</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B690" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C690" t="s">
         <v>2712</v>
       </c>
       <c r="D690" t="s">
         <v>2713</v>
       </c>
       <c r="E690" s="2" t="s">
         <v>2714</v>
       </c>
       <c r="F690" s="2" t="s">
         <v>2715</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B691" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C691" t="s">
         <v>2716</v>
       </c>
       <c r="D691" t="s">
         <v>2717</v>
       </c>
       <c r="E691" s="2" t="s">
         <v>2718</v>
       </c>
       <c r="F691" s="2" t="s">
         <v>2719</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B692" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C692" t="s">
         <v>2720</v>
       </c>
       <c r="D692" t="s">
         <v>2721</v>
       </c>
       <c r="E692" s="2" t="s">
         <v>2722</v>
       </c>
       <c r="F692" s="2" t="s">
         <v>2723</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B693" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C693" t="s">
         <v>2724</v>
       </c>
       <c r="D693" t="s">
         <v>2725</v>
       </c>
       <c r="E693" s="2" t="s">
         <v>2726</v>
       </c>
       <c r="F693" s="2" t="s">
         <v>2727</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B694" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C694" t="s">
         <v>2728</v>
       </c>
       <c r="D694" t="s">
         <v>2729</v>
       </c>
       <c r="E694" s="2" t="s">
         <v>2730</v>
       </c>
       <c r="F694" s="2" t="s">
         <v>2731</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B695" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C695" t="s">
         <v>2732</v>
       </c>
       <c r="D695" t="s">
         <v>2733</v>
       </c>
       <c r="E695" s="2" t="s">
         <v>2734</v>
       </c>
       <c r="F695" s="2" t="s">
         <v>2735</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="B696" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="C696" t="s">
         <v>2736</v>
       </c>
       <c r="D696" t="s">
         <v>2737</v>
       </c>
       <c r="E696" s="2" t="s">
         <v>2738</v>
       </c>
       <c r="F696" s="2" t="s">
         <v>2739</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2631</v>
+      </c>
+      <c r="C697" t="s">
         <v>2740</v>
       </c>
-      <c r="B697" t="s">
+      <c r="D697" t="s">
         <v>2741</v>
       </c>
-      <c r="C697" t="s">
+      <c r="E697" s="2" t="s">
         <v>2742</v>
       </c>
-      <c r="D697" t="s">
+      <c r="F697" s="2" t="s">
         <v>2743</v>
-      </c>
-[...4 lines deleted...]
-        <v>2745</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" t="s">
-        <v>2740</v>
+        <v>2744</v>
       </c>
       <c r="B698" t="s">
-        <v>2741</v>
+        <v>2745</v>
       </c>
       <c r="C698" t="s">
         <v>2746</v>
       </c>
       <c r="D698" t="s">
         <v>2747</v>
       </c>
       <c r="E698" s="2" t="s">
         <v>2748</v>
       </c>
       <c r="F698" s="2" t="s">
         <v>2749</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" t="s">
-        <v>2740</v>
+        <v>2744</v>
       </c>
       <c r="B699" t="s">
-        <v>2741</v>
+        <v>2745</v>
       </c>
       <c r="C699" t="s">
         <v>2750</v>
       </c>
       <c r="D699" t="s">
         <v>2751</v>
       </c>
       <c r="E699" s="2" t="s">
         <v>2752</v>
       </c>
       <c r="F699" s="2" t="s">
         <v>2753</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" t="s">
-        <v>2740</v>
+        <v>2744</v>
       </c>
       <c r="B700" t="s">
-        <v>2741</v>
+        <v>2745</v>
       </c>
       <c r="C700" t="s">
         <v>2754</v>
       </c>
       <c r="D700" t="s">
         <v>2755</v>
       </c>
       <c r="E700" s="2" t="s">
         <v>2756</v>
       </c>
       <c r="F700" s="2" t="s">
         <v>2757</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" t="s">
-        <v>2740</v>
+        <v>2744</v>
       </c>
       <c r="B701" t="s">
-        <v>2741</v>
+        <v>2745</v>
       </c>
       <c r="C701" t="s">
         <v>2758</v>
       </c>
       <c r="D701" t="s">
         <v>2759</v>
       </c>
       <c r="E701" s="2" t="s">
         <v>2760</v>
       </c>
       <c r="F701" s="2" t="s">
         <v>2761</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" t="s">
-        <v>2740</v>
+        <v>2744</v>
       </c>
       <c r="B702" t="s">
-        <v>2741</v>
+        <v>2745</v>
       </c>
       <c r="C702" t="s">
         <v>2762</v>
       </c>
       <c r="D702" t="s">
         <v>2763</v>
       </c>
       <c r="E702" s="2" t="s">
         <v>2764</v>
       </c>
       <c r="F702" s="2" t="s">
         <v>2765</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" t="s">
-        <v>2740</v>
+        <v>2744</v>
       </c>
       <c r="B703" t="s">
-        <v>2741</v>
+        <v>2745</v>
       </c>
       <c r="C703" t="s">
         <v>2766</v>
       </c>
       <c r="D703" t="s">
         <v>2767</v>
       </c>
       <c r="E703" s="2" t="s">
         <v>2768</v>
       </c>
       <c r="F703" s="2" t="s">
         <v>2769</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" t="s">
-        <v>2740</v>
+        <v>2744</v>
       </c>
       <c r="B704" t="s">
-        <v>2741</v>
+        <v>2745</v>
       </c>
       <c r="C704" t="s">
         <v>2770</v>
       </c>
       <c r="D704" t="s">
         <v>2771</v>
       </c>
       <c r="E704" s="2" t="s">
         <v>2772</v>
       </c>
       <c r="F704" s="2" t="s">
         <v>2773</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" t="s">
-        <v>2740</v>
+        <v>2744</v>
       </c>
       <c r="B705" t="s">
-        <v>2741</v>
+        <v>2745</v>
       </c>
       <c r="C705" t="s">
         <v>2774</v>
       </c>
       <c r="D705" t="s">
         <v>2775</v>
       </c>
       <c r="E705" s="2" t="s">
         <v>2776</v>
       </c>
       <c r="F705" s="2" t="s">
         <v>2777</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" t="s">
-        <v>2740</v>
+        <v>2744</v>
       </c>
       <c r="B706" t="s">
-        <v>2741</v>
+        <v>2745</v>
       </c>
       <c r="C706" t="s">
         <v>2778</v>
       </c>
       <c r="D706" t="s">
         <v>2779</v>
       </c>
       <c r="E706" s="2" t="s">
         <v>2780</v>
       </c>
       <c r="F706" s="2" t="s">
         <v>2781</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C707" t="s">
         <v>2782</v>
       </c>
-      <c r="B707" t="s">
+      <c r="D707" t="s">
         <v>2783</v>
       </c>
-      <c r="C707" t="s">
+      <c r="E707" s="2" t="s">
         <v>2784</v>
       </c>
-      <c r="D707" t="s">
+      <c r="F707" s="2" t="s">
         <v>2785</v>
-      </c>
-[...4 lines deleted...]
-        <v>2787</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" t="s">
-        <v>2782</v>
+        <v>2786</v>
       </c>
       <c r="B708" t="s">
-        <v>2783</v>
+        <v>2787</v>
       </c>
       <c r="C708" t="s">
-        <v>301</v>
+        <v>2788</v>
       </c>
       <c r="D708" t="s">
-        <v>302</v>
+        <v>2789</v>
       </c>
       <c r="E708" s="2" t="s">
-        <v>2788</v>
+        <v>2790</v>
       </c>
       <c r="F708" s="2" t="s">
-        <v>2789</v>
+        <v>2791</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" t="s">
-        <v>2782</v>
+        <v>2786</v>
       </c>
       <c r="B709" t="s">
-        <v>2783</v>
+        <v>2787</v>
       </c>
       <c r="C709" t="s">
-        <v>2790</v>
+        <v>301</v>
       </c>
       <c r="D709" t="s">
-        <v>2791</v>
+        <v>302</v>
       </c>
       <c r="E709" s="2" t="s">
         <v>2792</v>
       </c>
       <c r="F709" s="2" t="s">
         <v>2793</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" t="s">
-        <v>2782</v>
+        <v>2786</v>
       </c>
       <c r="B710" t="s">
-        <v>2783</v>
+        <v>2787</v>
       </c>
       <c r="C710" t="s">
         <v>2794</v>
       </c>
       <c r="D710" t="s">
-        <v>2743</v>
+        <v>2795</v>
       </c>
       <c r="E710" s="2" t="s">
-        <v>2795</v>
+        <v>2796</v>
       </c>
       <c r="F710" s="2" t="s">
-        <v>2796</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" t="s">
-        <v>2782</v>
+        <v>2786</v>
       </c>
       <c r="B711" t="s">
-        <v>2783</v>
+        <v>2787</v>
       </c>
       <c r="C711" t="s">
-        <v>2797</v>
+        <v>2798</v>
       </c>
       <c r="D711" t="s">
-        <v>2798</v>
+        <v>2747</v>
       </c>
       <c r="E711" s="2" t="s">
         <v>2799</v>
       </c>
       <c r="F711" s="2" t="s">
         <v>2800</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" t="s">
-        <v>2782</v>
+        <v>2786</v>
       </c>
       <c r="B712" t="s">
-        <v>2783</v>
+        <v>2787</v>
       </c>
       <c r="C712" t="s">
         <v>2801</v>
       </c>
       <c r="D712" t="s">
         <v>2802</v>
       </c>
       <c r="E712" s="2" t="s">
         <v>2803</v>
       </c>
       <c r="F712" s="2" t="s">
         <v>2804</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" t="s">
-        <v>2782</v>
+        <v>2786</v>
       </c>
       <c r="B713" t="s">
-        <v>2783</v>
+        <v>2787</v>
       </c>
       <c r="C713" t="s">
         <v>2805</v>
       </c>
       <c r="D713" t="s">
         <v>2806</v>
       </c>
       <c r="E713" s="2" t="s">
         <v>2807</v>
       </c>
       <c r="F713" s="2" t="s">
         <v>2808</v>
+      </c>
+    </row>
+    <row r="714" spans="1:6">
+      <c r="A714" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D714" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E714" s="2" t="s">
+        <v>2811</v>
+      </c>
+      <c r="F714" s="2" t="s">
+        <v>2812</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">